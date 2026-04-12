--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -302,51 +302,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -453,4775 +453,5100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Effects of a Digital Adoption Platform on Product Lifecycle Management Software</w:t>
+                <w:t xml:space="preserve">An immersive virtual world for co-architecting engineered systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Jousseaume</w:t>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fraysse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Information Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58346/jisis.2026.i1.010⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-025-01302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555470v1</w:t>
+                <w:t xml:space="preserve">hal-05567544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning-based parametric CAD models reconstruction from 2D orthographic drawings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of the Effects of a Digital Adoption Platform on Product Lifecycle Management Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Emmanuel Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103925⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.160 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58346/jisis.2026.i1.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215545v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCAD-Net: Editable Parametric CAD Models Reconstruction from Dumb B-Rep Models Using Deep Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Reinforcement learning-based parametric CAD models reconstruction from 2D orthographic drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio Carasi</w:t>
+                <w:t xml:space="preserve">Mirai Iida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Charnace</w:t>
+                <w:t xml:space="preserve">Henri De Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 178, pp.103806. </w:t>
+              <w:t xml:space="preserve">, 2025, 188, pp.103925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2024.103806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754103v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D CAD models reconstruction from 2D orthographic drawings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">eCAD-Net: Editable Parametric CAD Models Reconstruction from Dumb B-Rep Models Using Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Carasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.021⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.103806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2024.103806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164264v1</w:t>
+                <w:t xml:space="preserve">hal-04754103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">Automatic 3D CAD models reconstruction from 2D orthographic drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Carasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Charnace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.1184-1190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03603629v1</w:t>
+                <w:t xml:space="preserve">hal-04164264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12008-021-00821-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DREAM: a design assistant for assessing additive manufacturability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJPLM.2022.10052181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.1184-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.1184-1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950749v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware cognitive design assistant: Implementation and study of design rules recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2021.101419⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 140, pp.103678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521614v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CACDA: A knowledge graph for a context-aware cognitive design assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.103377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement mining framework to support complex sub-systems suppliers</w:t>
+                <w:t xml:space="preserve">Context-aware cognitive design assistant: Implementation and study of design rules recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.228⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.101419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2021.101419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138688v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement Mining for Model-Based Product Design</w:t>
+                <w:t xml:space="preserve">A requirement mining framework to support complex sub-systems suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409205v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An illustrated glossary of ambiguous PLM terms used in discrete manufacturing</w:t>
+                <w:t xml:space="preserve">Requirement Mining for Model-Based Product Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rivest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veron</w:t>
+                <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.305-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An illustrated glossary of ambiguous PLM terms used in discrete manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.142-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of editable parametric CAD models from dumb B-Rep models using deep neural networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
+                <w:t xml:space="preserve">Human-systems integration through the lenses of human factors ergonomics and systems engineering: from cooperation to collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2026 International Workshop on Systems Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244969v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Reflection on Conversational Generative AI for (Model-Based) Systems Engineering: Insights from the INCOSE French Chapter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk, Touch, See, Explore: A Multimodal Virtual Environment for Digital Thread Analytics with a Conversational Generative AI Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Denis Piques</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Camilo Medina Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mugisha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370089⟩</w:t>
+              <w:t xml:space="preserve">2026 International Workshop on Systems Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533921v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Model-Based Systems Architecting Digital Threads in Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Camilo Medina Galvis</w:t>
+                <w:t xml:space="preserve">Reconstruction of editable parametric CAD models from dumb B-Rep models using deep neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Carasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Charnace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management. Integrating Digital Technologies for Sustainability and Innovation.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189314v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+                <w:t xml:space="preserve">Collective Reflection on Conversational Generative AI for (Model-Based) Systems Engineering: Insights from the INCOSE French Chapter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05524701v1</w:t>
+                <w:t xml:space="preserve">hal-05533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
+                <w:t xml:space="preserve">Exploring Model-Based Systems Architecting Digital Threads in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Camilo Medina Galvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Paterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Product Lifecycle Management. Integrating Digital Technologies for Sustainability and Innovation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bangkok, France. pp.58-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-93319-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311516v1</w:t>
+                <w:t xml:space="preserve">hal-05189314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizing community-based open scientific design research benchmarks: application to model-based architecture design synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Cancellieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2024.12⟩</w:t>
+              <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595673v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Solid Modelling in Virtual Reality for Systems Architecting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2024: 34th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.08.230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05086881v1</w:t>
+                <w:t xml:space="preserve">hal-05524701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOSE HSI Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">ModACT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab for User Cognition &amp; Innovative Design (LUCID); Luxembourg Institute of Science and Technology (LIST), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871699v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Perreau</w:t>
+                <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab for User Cognition &amp; Innovative Design (LUCID); Luxembourg Institute of Science and Technology (LIST), May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">INCOSE HSI Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681012v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holistic Perspective to the Drug-Device Combination Product Development Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+                <w:t xml:space="preserve">Direct Solid Modelling in Virtual Reality for Systems Architecting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62578-7_22⟩</w:t>
+              <w:t xml:space="preserve">CIRP 2024: 34th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cranfield, United Kingdom. pp.656-661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.08.230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04714134v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study for Analyzing Systems Engineer-Conversational GenAI Interaction: A Case Study for Requirements Development and Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Perreau</w:t>
+                <w:t xml:space="preserve">Holistic Perspective to the Drug-Device Combination Product Development Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HSI2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montreal, QC, Canada. pp.235-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62578-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680991v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+                <w:t xml:space="preserve">A Pilot Study for Analyzing Systems Engineer-Conversational GenAI Interaction: A Case Study for Requirements Development and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International DSM Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HSI2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INCOSE, Aug 2024, Jeju Island (South Korea), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708924v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operationalizing community-based open scientific design research benchmarks: application to model-based architecture design synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
+              <w:t xml:space="preserve">DESIGN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cavtat &amp; Dubrovnik, France. pp.95-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999846v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive design assistant for context-aware computer-aided design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Sydney, Australia. pp.1029-1034, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2023.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Open Benchmark Exercise for Model-Based Design Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.176-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
+              <w:t xml:space="preserve">25th International DSM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.116-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35199/dsm2023.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521675v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computer Aided Verification Process for Engineered Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Génie Industriel QUALITA (CIGI) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531044v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.324-328⟩</w:t>
+              <w:t xml:space="preserve">DESIGN2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cavtat, Croatia. pp.1945-1954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276030v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation à la réalité virtuelle pour l'industrie 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Identifying the Factors Affecting the Replicability of Open Source Hardware Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Ezoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elies Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+              <w:t xml:space="preserve">Internationale Conference on Engineering Design, ICED 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1817-1826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296118v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Factors Affecting the Replicability of Open Source Hardware Designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafaela Antoniou</w:t>
+                <w:t xml:space="preserve">Requirements for design reuse in open-source hardware: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Ezoji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elies Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationale Conference on Engineering Design, ICED 21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st CIRP Design Conference 2021 (CIRP Design 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.792 - 797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355998v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for design reuse in open-source hardware: a state of the art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boujut</w:t>
+                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st CIRP Design Conference 2021 (CIRP Design 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.042⟩</w:t>
+              <w:t xml:space="preserve">CAD'21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.324-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.324-328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248611v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Graph of Design Rules for a Context-Aware Cognitive Design Assistant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Huet</w:t>
+                <w:t xml:space="preserve">Formation à la réalité virtuelle pour l'industrie 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027946v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Huet</w:t>
+                <w:t xml:space="preserve">A Computer Aided Verification Process for Engineered Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Victor Fau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Génie Industriel QUALITA (CIGI) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164928v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Property Graph Data Model for a Context-Aware Design Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Graph of Design Rules for a Context-Aware Cognitive Design Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zynda</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_17⟩</w:t>
+              <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.334-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03087028v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a design rules framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Véron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque des sciences de la conception et de l’innovation (CONFERE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. pp.NC, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138693v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Language Processing of Requirements for Model-Based Product Design with ENOVIA/CATIA V6</w:t>
+                <w:t xml:space="preserve">A Property Graph Data Model for a Context-Aware Design Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Croué</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zynda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_19⟩</w:t>
+              <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Moscow, Russia. pp.181-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377444v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Property model methodology : a case study with Modelica</w:t>
+                <w:t xml:space="preserve">Proposition of a design rules framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh international symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t>
+              <w:t xml:space="preserve">25ème colloque des sciences de la conception et de l’innovation (CONFERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490122v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natural Language Processing of Requirements for Model-Based Product Design with ENOVIA/CATIA V6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.205-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Property model methodology : a case study with Modelica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh international symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Property Model Methodology: A case study with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Methods of Competitive Engineering (TMCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5231,65 +5556,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Virtual Reality for Model-Based Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haobo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,51 +5629,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Congrès National 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5358,431 +5683,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Human-Computing in Model-Based Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy André Boy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sociotechnical Systems: A Human Systems Integration Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, CRC Press; CRC Press, pp.592, 2026, 9781041122289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003666431-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Great Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mies, Robert; Bonvoisin, Jérémy; Villum, Christian; Dekoninck, Elies; Jochem, Roland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-Source Hardware Development. A handbook for collaborative product creation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin Universities Publishing, pp.72-95, 2024, 978-3-98781-014-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14279/depositonce-16548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Open Source Hardware Design Reuse in Company-Community Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ezoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.149-154, 2021, 978-3-030-70565-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Requirement Mining Framework to Support OEMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yuhua Luo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9320, Springer, pp.105-114, 2015, 978-3-319-24132-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24132-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5792,143 +6117,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Structured Requirements from Unstructured Building Technical Specifications for Building Information Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Nahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5938,114 +6263,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement numérique dédié à la fouille et à la synthèse collaborative d'exigences en ingénierie de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie assistée par ordinateur. École Nationale Supérieure d'Arts et Métiers Paristech, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ENAM0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04030199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6113,51 +6438,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057F0AC7"/>
+    <w:nsid w:val="E8E29D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6261,51 +6586,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A2937741"/>
+    <w:nsid w:val="F462E0B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6495,51 +6820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rpinquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5913-4714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196824605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555470v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jousseaume" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esquieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58346/jisis.2026.i1.010" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215545v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Iida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri De Charnace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04754103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Carasi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Charnace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586218v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Huet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00821-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fossey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2022.10052181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guegan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101419" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096757v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409205v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244969v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huchard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370089" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camilo Medina Galvis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paterne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355998v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Antoniou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ezoji" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.042" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_53" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zynda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Micouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003666431-19" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/depositonce-16548" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_24" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24132-6_13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Nahri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0030" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rpinquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5913-4714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196824605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jousseaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esquieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58346/jisis.2026.i1.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri De Charnace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04754103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Carasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Charnace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00821-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fossey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2022.10052181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camilo Medina Galvis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mugisha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paterne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Antoniou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ezoji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_53" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087028v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zynda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Micouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390913v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003666431-19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/depositonce-16548" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24132-6_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Nahri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>