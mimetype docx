--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -302,51 +302,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -453,1696 +453,1830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immersive virtual world for co-architecting engineered systems</w:t>
+                <w:t xml:space="preserve">3D CAD Models Reconstruction from 2D Drawings: A Survey and Future Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haobo Wang</w:t>
+                <w:t xml:space="preserve">Chao Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Noel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirai Iida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Charnace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-025-01302-1⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 188, pp.646-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2026.646-678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567544v1</w:t>
+                <w:t xml:space="preserve">hal-05589058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of the Effects of a Digital Adoption Platform on Product Lifecycle Management Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Jousseaume</w:t>
+                <w:t xml:space="preserve">An immersive virtual world for co-architecting engineered systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+                <w:t xml:space="preserve">Frédéric Noel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internet Services and Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.160 - 180. </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58346/jisis.2026.i1.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-025-01302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555470v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning-based parametric CAD models reconstruction from 2D orthographic drawings</w:t>
+                <w:t xml:space="preserve">A Comparison of the Effects of a Digital Adoption Platform on Product Lifecycle Management Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Valentin Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">François Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirai Iida</w:t>
+                <w:t xml:space="preserve">Emmanuel Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri De Charnace</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 188, pp.103925. </w:t>
+              <w:t xml:space="preserve">Journal of Internet Services and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.160 - 180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58346/jisis.2026.i1.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05215545v1</w:t>
+                <w:t xml:space="preserve">hal-05555470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCAD-Net: Editable Parametric CAD Models Reconstruction from Dumb B-Rep Models Using Deep Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Reinforcement learning-based parametric CAD models reconstruction from 2D orthographic drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregorio Carasi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirai Iida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Charnace</w:t>
+                <w:t xml:space="preserve">Henri De Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 178, pp.103806. </w:t>
+              <w:t xml:space="preserve">, 2025, 188, pp.103925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2024.103806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2025.103925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754103v1</w:t>
+                <w:t xml:space="preserve">hal-05215545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D CAD models reconstruction from 2D orthographic drawings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">eCAD-Net: Editable Parametric CAD Models Reconstruction from Dumb B-Rep Models Using Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Carasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.021⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.103806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2024.103806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164264v1</w:t>
+                <w:t xml:space="preserve">hal-04754103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Huet</w:t>
+                <w:t xml:space="preserve">Automatic 3D CAD models reconstruction from 2D orthographic drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Carasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Charnace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-021-00821-w⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 114, pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586218v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DREAM: a design assistant for assessing additive manufacturability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Fossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2022.10052181⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.1184-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.1184-1190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05551927v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (6), pp.1184-1190. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.1184-1190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-021-00821-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603629v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DREAM: a design assistant for assessing additive manufacturability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Romero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+                <w:t xml:space="preserve">Oscar Fossey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 140, pp.103678. </w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2022.10052181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950749v1</w:t>
+                <w:t xml:space="preserve">hal-05551927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CACDA: A knowledge graph for a context-aware cognitive design assistant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Huet</w:t>
+                <w:t xml:space="preserve">A user-centric computer-aided verification process in a virtuality-reality continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 125, pp.103377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103377⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 140, pp.103678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03096757v1</w:t>
+                <w:t xml:space="preserve">hal-03950749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-aware cognitive design assistant: Implementation and study of design rules recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50, pp.101419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aei.2021.101419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement mining framework to support complex sub-systems suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CACDA: A knowledge graph for a context-aware cognitive design assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70, pp.410-415. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.103377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2020.103377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138688v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement Mining for Model-Based Product Design</w:t>
+                <w:t xml:space="preserve">A requirement mining framework to support complex sub-systems suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409205v1</w:t>
+                <w:t xml:space="preserve">hal-02138688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An illustrated glossary of ambiguous PLM terms used in discrete manufacturing</w:t>
+                <w:t xml:space="preserve">Requirement Mining for Model-Based Product Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veron</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.305-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An illustrated glossary of ambiguous PLM terms used in discrete manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.142-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2152,2441 +2286,2441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-systems integration through the lenses of human factors ergonomics and systems engineering: from cooperation to collaboration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk, Touch, See, Explore: A Multimodal Virtual Environment for Digital Thread Analytics with a Conversational Generative AI Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Camilo Medina Galvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haobo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Mugisha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05566485v1</w:t>
+                <w:t xml:space="preserve">hal-05564547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk, Touch, See, Explore: A Multimodal Virtual Environment for Digital Thread Analytics with a Conversational Generative AI Assistant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-systems integration through the lenses of human factors ergonomics and systems engineering: from cooperation to collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Mugisha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05564547v1</w:t>
+                <w:t xml:space="preserve">hal-05566485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of editable parametric CAD models from dumb B-Rep models using deep neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Carasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri de Charnace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Reflection on Conversational Generative AI for (Model-Based) Systems Engineering: Insights from the INCOSE French Chapter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Piques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Model-Based Systems Architecting Digital Threads in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Camilo Medina Galvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifecycle Management. Integrating Digital Technologies for Sustainability and Innovation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bangkok, France. pp.58-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-93319-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic Model-Based Perspective on MedTech-Pharma Interfaces for New Combination Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Cancellieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th International DSM Conference (DSM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Hoboken, NJ, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35199/dsm2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Modeling Humans as System Elements Influence Architectural Trade-Off Decisions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Palaiseau, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Perreau</w:t>
+                <w:t xml:space="preserve">Direct Solid Modelling in Virtual Reality for Systems Architecting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thanh Hoa Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModACT 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP 2024: 34th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Cranfield, United Kingdom. pp.656-661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2024.08.230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681012v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
+                <w:t xml:space="preserve">ModACT -Proposition d’une méthodologie de recherche pour l’étude des interactions humains-agent conversationnel textuel en milieu écologique : application pour des tâches d’Ingénierie Système.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INCOSE HSI Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">ModACT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab for User Cognition &amp; Innovative Design (LUCID); Luxembourg Institute of Science and Technology (LIST), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871699v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Solid Modelling in Virtual Reality for Systems Architecting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">The Influence of Human-Systems Integration on “Fuzzy Front End” of Innovation: A MedTech Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2024: 34th CIRP Design Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INCOSE HSI Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Jeju, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086881v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistic Perspective to the Drug-Device Combination Product Development Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montreal, QC, Canada. pp.235-242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62578-7_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pilot Study for Analyzing Systems Engineer-Conversational GenAI Interaction: A Case Study for Requirements Development and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HSI2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INCOSE, Aug 2024, Jeju Island (South Korea), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing community-based open scientific design research benchmarks: application to model-based architecture design synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Yvars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Chenouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIGN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Cavtat &amp; Dubrovnik, France. pp.95-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive design assistant for context-aware computer-aided design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Huet</w:t>
+                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Véron</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.03.146⟩</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164416v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Open Benchmark Exercise for Model-Based Design Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Romero</w:t>
+                <w:t xml:space="preserve">A cognitive design assistant for context-aware computer-aided design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Noël</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_18⟩</w:t>
+              <w:t xml:space="preserve">33rd CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sydney, Australia. pp.1029-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2023.03.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966247v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Coherence of a Digital Twin: A Discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Lammini</w:t>
+                <w:t xml:space="preserve">An Open Benchmark Exercise for Model-Based Design Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.227-236, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_23⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France. pp.176-185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03999846v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining a New Role of System Architect at the Product Strategy Stage of a MedTech Product Development Through the DSM-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Menshenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International DSM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Gothenburg, Sweden. pp.116-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35199/dsm2023.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DESIGN2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Cavtat, Croatia. pp.1945-1954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+                <w:t xml:space="preserve">hal-03521675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Model-Based Design Reviews: Practices &amp; Challenges?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DESIGN2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/pds.2022.197⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03521675v1</w:t>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the Factors Affecting the Replicability of Open Source Hardware Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ezoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elies Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationale Conference on Engineering Design, ICED 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1817-1826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for design reuse in open-source hardware: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ezoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st CIRP Design Conference 2021 (CIRP Design 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. pp.792 - 797, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking of 3D Modelling in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAD'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. pp.324-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14733/cadconfP.2021.324-328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation à la réalité virtuelle pour l'industrie 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4602,87 +4736,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computer Aided Verification Process for Engineered Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,856 +4831,856 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Génie Industriel QUALITA (CIGI) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Graph of Design Rules for a Context-Aware Cognitive Design Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rapperswil, Switzerland. pp.334-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-62807-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design rules application in manufacturing industries: a state of the art survey and proposal of a context-aware approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCM 2020 - 10th International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Aix-en-Provence, France. pp.NC, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Property Graph Data Model for a Context-Aware Design Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zynda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscow, Russia. pp.181-190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42250-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of a design rules framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque des sciences de la conception et de l’innovation (CONFERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Language Processing of Requirements for Model-Based Product Design with ENOVIA/CATIA V6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.205-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01377444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property model methodology : a case study with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh international symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property Model Methodology: A case study with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Methods of Competitive Engineering (TMCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aix-en-Provence, France. pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5556,65 +5690,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Potential of Virtual Reality for Model-Based Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haobo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5763,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Congrès National 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5683,431 +5817,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Human-Computing in Model-Based Systems Architecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy André Boy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Sociotechnical Systems: A Human Systems Integration Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, CRC Press; CRC Press, pp.592, 2026, 9781041122289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003666431-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Great Documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mies, Robert; Bonvoisin, Jérémy; Villum, Christian; Dekoninck, Elies; Jochem, Roland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-Source Hardware Development. A handbook for collaborative product creation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berlin Universities Publishing, pp.72-95, 2024, 978-3-98781-014-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14279/depositonce-16548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Open Source Hardware Design Reuse in Company-Community Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Ezoji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boujut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.149-154, 2021, 978-3-030-70565-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collaborative Requirement Mining Framework to Support OEMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Croué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yuhua Luo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperative Design, Visualization, and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9320, Springer, pp.105-114, 2015, 978-3-319-24132-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24132-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6117,143 +6251,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Structured Requirements from Unstructured Building Technical Specifications for Building Information Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Nahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6263,114 +6397,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un environnement numérique dédié à la fouille et à la synthèse collaborative d'exigences en ingénierie de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pinquié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie assistée par ordinateur. École Nationale Supérieure d'Arts et Métiers Paristech, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ENAM0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04030199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6438,51 +6572,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8E29D38"/>
+    <w:nsid w:val="92E76E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6586,51 +6720,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F462E0B3"/>
+    <w:nsid w:val="C3A0FBAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6820,51 +6954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rpinquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5913-4714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196824605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555470v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jousseaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esquieu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58346/jisis.2026.i1.010" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Iida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri De Charnace" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103925" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04754103v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Carasi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Charnace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Huet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00821-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fossey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2022.10052181" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103377" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guegan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101419" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.228" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564547v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camilo Medina Galvis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mugisha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440866" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370089" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paterne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.146" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Antoniou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ezoji" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_53" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087028v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zynda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_17" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490122v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Micouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357796v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390913v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003666431-19" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/depositonce-16548" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24132-6_13" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Nahri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rpinquie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5913-4714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196824605" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirai Iida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Charnace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2026.646-678" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Noel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-025-01302-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jousseaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fraysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esquieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58346/jisis.2026.i1.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri De Charnace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2025.103925" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04754103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Carasi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2024.103806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.05.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Huet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-021-00821-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fossey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2022.10052181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103678" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Guegan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2021.101419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V&#233;ron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mallet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.228" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rivest" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camilo Medina Galvis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Mugisha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440866" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Menshenin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440740" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Drouin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Huchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Piques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paterne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311516v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Cancellieri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonnefond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2025.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370059" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Hoa Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.08.230" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681012v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Masclet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Yvars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chenouard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2024.12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.03.146" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_18" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708924v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/dsm2023.13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521675v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.197" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355998v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Antoniou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Ezoji" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elies Dekoninck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.042" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62807-9_27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164928v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_53" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zynda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42250-9_17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_19" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Micouin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357796v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003666431-19" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867452v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14279/depositonce-16548" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_24" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315567v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24132-6_13" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215557v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Nahri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thorel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030199v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ENAM0030" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>