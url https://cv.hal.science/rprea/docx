--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -607,234 +607,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04087378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimney and diverging effects in core PWR: analysis and experimental characterization for predictive behavior during loss of coolant accident</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabe</w:t>
+                <w:t xml:space="preserve">3-D SYS-TH: an OECD/NEA activity on multi-dimensional capabilities of thermalhydraulic system codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Herer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Préa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Parrinello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nureth 2019 - The 18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANS, Aug 2019, Portland, United States. pp.4310-4323</w:t>
+              <w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04219407v1</w:t>
+                <w:t xml:space="preserve">cea-04221858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D SYS-TH: an OECD/NEA activity on multi-dimensional capabilities of thermalhydraulic system codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fillion</w:t>
+                <w:t xml:space="preserve">Chimney and diverging effects in core PWR: analysis and experimental characterization for predictive behavior during loss of coolant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Préa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAPP 2019 – International Congress on Advances in Nuclear Power Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Juan-les-pins, France</w:t>
+              <w:t xml:space="preserve">Nureth 2019 - The 18th International Topical Meeting on Nuclear Reactor Thermal Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANS, Aug 2019, Portland, United States. pp.4310-4323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04221858v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04219407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of CATHARE 3D module on LSTF core</w:t>
               </w:r>
@@ -883,273 +883,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04219341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved PWR LOCA simulations through refined core 3D simulations - An advanced 3D modelling and the associated METERO validation program</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rod bundle thermalhydraulics mixing phenomena: 3D analysis with cathare 3 of ROSA-2/LSTFexperiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
+                <w:t xml:space="preserve">R. Prea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mekkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUTHOS-12 - 12th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t>
+              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactionshttp//ti2018.onera.fr/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Les Trois Ilets, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04084545v1</w:t>
+                <w:t xml:space="preserve">cea-02339065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod bundle thermalhydraulics mixing phenomena: 3D analysis with cathare 3 of ROSA-2/LSTFexperiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Prea</w:t>
+                <w:t xml:space="preserve">Improved PWR LOCA simulations through refined core 3D simulations - An advanced 3D modelling and the associated METERO validation program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Préa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mekkas</w:t>
+                <w:t xml:space="preserve">Gilles Bernard-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Internationnal conference on Turbulence and Interactionshttp//ti2018.onera.fr/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Les Trois Ilets, Martinique</w:t>
+              <w:t xml:space="preserve">NUTHOS-12 - 12th International Topical Meeting on Nuclear Reactor Thermal-Hydraulics, Operation and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339065v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04084545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATHARE-3: A first computation of a 3-inch break Loss-Of-Coolant Accident using both Cartesian and cylindrical 3D-meshes modeling of a PWR vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Figerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mekkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1356,51 +1356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04219407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04219341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339065v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekkas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figerou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Harris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schwietzke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L France" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Velandia Salinas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Meixus Fernandez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08396-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04220353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bestion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pr&#233;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221795v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04087378v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Matteo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;d&#233;on Mauger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mekkas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parrinello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04219407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04219341v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mekkas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04084545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernard-Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Figerou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>