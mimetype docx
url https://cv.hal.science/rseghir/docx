--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -4535,221 +4535,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
+                <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (4), pp.045309. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (18), pp.1281-1291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345538v1</w:t>
+                <w:t xml:space="preserve">hal-02345569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
+                <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.045309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02345569v1</w:t>
+                <w:t xml:space="preserve">hal-02345538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplasticity in Polycrystals: A Thermomechanical Experimental Perspective</w:t>
               </w:r>
@@ -5555,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67203B73"/>
+    <w:nsid w:val="738DE7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>