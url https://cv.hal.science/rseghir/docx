--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -160,5090 +160,5090 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Necdet Ali Özdür</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefer Can Erman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Can Aydıner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental characterization of material strain-rate dependence based on full-field Data-Driven Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.105083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048778v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining singular and non-singular Williams' expansion terms from full-field measurements: consideration of structural effects on fracture behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130 (104304), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446229v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crack branching at low tip speeds: spilling the T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.10172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817644v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of fracture source mechanisms through full-field imaging and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 295, pp.109744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149446v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the alternate recurrence of quasi-static and dynamic crack propagation in PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Heinzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Yasir Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242 (2), pp.227-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00717-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975862v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analysis of brittle failure in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Eid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metrological assessment of multi‐sensor camera technology for spatially‐resolved ultra‐high‐speed imaging of transient high strain‐rate deformation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.e12381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An open-source Abaqus implementation of the phase-field method to study the effect of plasticity on the instantaneous fracture toughness in dynamic crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Molnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Image-based Ultrasonic Test to Map Material Mechanical Properties at High Strain-rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (2), pp.183-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-017-0329-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0159-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled mud-crack patterning and self-organized cracking of polydimethylsiloxane elastomer surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.045309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arscott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (18), pp.1281-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microplasticity in Polycrystals: A Thermomechanical Experimental Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.741-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-014-9921-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved Lagrangian thermography procedure for the quantification of the temperature fields within polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.74-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2013.785207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of thermomechanical full-field analysis of metallic polycrystals using crystallographic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.395-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental estimation of thermomechanical fields heterogeneity at the grain scale of 316L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.464-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle stratégie de stéréo-corrélation d'images numériques pour l'étude de la fragmentation dynamique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification inverse de champs de température en pointe de fissure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313092v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification inverse de champs de température en pointe de fissure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nouvelle stratégie de stéréo-corrélation d'images numériques pour l'étude de la fragmentation dynamique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Daheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurihona Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313019v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the dynamic toughness of epoxy resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the dynamic toughness of composite materials by a microscopic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lammens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICCM23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305292v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the dynamic toughness of composite materials by a microscopic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the dynamic toughness of epoxy resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lammens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">ICEM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219514v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the dynamic toughness of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lammens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lammens</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based Stress Field Reconstruction in Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residual Stress, Thermomechanics and Infrared Imaging, Hybrid Techniques and Inverse Problems - Proceedings of the 2018 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Greenville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscoelastic properties identification through innovative Image-Based DMTA strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617612v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic properties identification through innovative Image-Based DMTA strategy</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465321v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Fatigue 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la texture dans l'analyse des champs thermomécaniques polycristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fançois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments expérimentaux et numériques sur le couplage thermoplastique à l'échelle des grains d'un matériau métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391486v1</w:t>
-              </w:r>
-[...2649 lines deleted...]
-                <w:t xml:space="preserve">hal-00636682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5261,77 +5261,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Crack branching at low tip speeds: spilling the T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,51 +5394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of thermomechanical couplings and energy balance in metallic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale de Lille, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012ECLI0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5555,51 +5555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="738DE7A4"/>
+    <w:nsid w:val="A1630F12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>