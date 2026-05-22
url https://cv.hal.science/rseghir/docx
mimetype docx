--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2946-0161</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xh9n0PsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -186,2648 +207,2648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical couplings of twinning Magnesium over a reversed load path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necdet Ali Özdür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sefer Can Erman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Can Aydıner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46, pp.112563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.112563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of material strain-rate dependence based on full-field Data-Driven Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 194, pp.105083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2024.105083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048778v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining singular and non-singular Williams' expansion terms from full-field measurements: consideration of structural effects on fracture behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 130 (104304), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack branching at low tip speeds: spilling the T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jtcam.10172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fracture source mechanisms through full-field imaging and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 295, pp.109744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the alternate recurrence of quasi-static and dynamic crack propagation in PMMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Heinzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Yasir Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 242 (2), pp.227-245. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-023-00717-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of brittle failure in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological assessment of multi‐sensor camera technology for spatially‐resolved ultra‐high‐speed imaging of transient high strain‐rate deformation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (4), pp.e12381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source Abaqus implementation of the phase-field method to study the effect of plasticity on the instantaneous fracture toughness in dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Molnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02158197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Image-based Ultrasonic Test to Map Material Mechanical Properties at High Strain-rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (2), pp.183-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-017-0329-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-016-0159-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled mud-crack patterning and self-organized cracking of polydimethylsiloxane elastomer surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep14787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanically robust, electrically stable metal arrays on plasma-oxidized polydimethylsiloxane for stretchable technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 118 (4), pp.045309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-hardenable and patternable PDMS/SU-8 hybrid functional material: A smart substrate for flexible systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arscott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (18), pp.1281-1291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.23773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplasticity in Polycrystals: A Thermomechanical Experimental Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bodelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (4), pp.741-752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-014-9921-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved Lagrangian thermography procedure for the quantification of the temperature fields within polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.74-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2013.785207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of thermomechanical full-field analysis of metallic polycrystals using crystallographic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (6), pp.395-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2012035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental estimation of thermomechanical fields heterogeneity at the grain scale of 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bodelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bodelot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (1), pp.464-473. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2011.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2837,2407 +2858,2407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification inverse de champs de température en pointe de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Crusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle stratégie de stéréo-corrélation d'images numériques pour l'étude de la fragmentation dynamique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Daheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurihona Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the dynamic toughness of composite materials by a microscopic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Portemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the dynamic toughness of epoxy resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Portemont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the dynamic toughness of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lammens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Portemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Portemont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based Stress Field Reconstruction in Complex Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fletcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Residual Stress, Thermomechanics and Infrared Imaging, Hybrid Techniques and Inverse Problems - Proceedings of the 2018 Annual Conference on Experimental and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Greenville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic properties identification through innovative Image-Based DMTA strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Fatigue 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la texture dans l'analyse des champs thermomécaniques polycristallins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fançois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments expérimentaux et numériques sur le couplage thermoplastique à l'échelle des grains d'un matériau métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5247,130 +5268,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Crack branching at low tip speeds: spilling the T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5380,114 +5401,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of thermomechanical couplings and energy balance in metallic polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Ecole Centrale de Lille, 2012. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2012ECLI0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00917702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5555,51 +5576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1630F12"/>
+    <w:nsid w:val="3098D733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rseghir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-0161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xh9n0PsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Necdet Ali &#214;zd&#252;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefer Can Erman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Can Ayd&#305;ner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.112563" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048778v5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Portemont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2024.105083" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446229v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lammens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Portemont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817644v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Eid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.10172" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149446v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Heinzmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Yasir Alam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975862v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-023-00717-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104204" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236454v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541808v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Molnar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seghir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pierron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-017-0329-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arscott" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14787" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345538v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927616" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.23773" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27QFN6MX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bodelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9921-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2013.785207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2012035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636682v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.08.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crusson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Daheron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurihona Wolff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154118v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pierron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fletcher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592819v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fan&#231;ois Witz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391486v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00917702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ECLI0004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>