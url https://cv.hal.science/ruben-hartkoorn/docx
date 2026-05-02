--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -234,865 +234,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on the Discovery of Efflux Pump Inhibitors against Critical Priority Gram-Negative Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna Gioia</w:t>
+                <w:t xml:space="preserve">Reinke Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+                <w:t xml:space="preserve">Ruben C. Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Biela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12010180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339224v1</w:t>
+                <w:t xml:space="preserve">hal-03970073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Natural Siderophore Antibiotic Conjugate Reveals a Chemical Approach to Macromolecule Coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Antraygues</w:t>
+                <w:t xml:space="preserve">Characterization of pyridylpiperazine-based efflux pump inhibitors for Acinetobacter baumannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00965⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.2138-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444864v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,6-Disubstituted 7-(naphthalen-2-ylmethyl)-7H-purines as a new class of potent antitubercular agents inhibiting DprE1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Dolezal</w:t>
+                <w:t xml:space="preserve">Optimization of pyridylpiperazine-based inhibitors of the Escherichia coli AcrAB-TolC efflux pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 258, pp.115611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115611⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 259, pp.115630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465147v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Discovery of Efflux Pump Inhibitors against Critical Priority Gram-Negative Bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">A Novel Natural Siderophore Antibiotic Conjugate Reveals a Chemical Approach to Macromolecule Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Anoz-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravil Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Billamboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12010180⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.2138-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03970073v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of pyridylpiperazine-based efflux pump inhibitors for Acinetobacter baumannii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">2,6-Disubstituted 7-(naphthalen-2-ylmethyl)-7H-purines as a new class of potent antitubercular agents inhibiting DprE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kucera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radka Kafkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Muckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Dolezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.115611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397896v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of pyridylpiperazine-based inhibitors of the Escherichia coli AcrAB-TolC efflux pump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+                <w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Biela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Meurillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 259, pp.115630. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (24), pp.17395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165261v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dactylosporolides: Glycosylated Macrolides from Dactylosporangium fulvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubrolone production by Dactylosporangium vinaceum: biosynthesis, modulation and possible biological function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrrolomycins Are Potent Natural Protonophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Firsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,295 +1950,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated microfluidic native chemical ligation at difficult amino acids toward cyclic peptides</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Ripostatin B and Structure–Activity Relationship Studies on Ripostatin Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollivier</w:t>
+                <w:t xml:space="preserve">Florian Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Toupy</w:t>
+                <w:t xml:space="preserve">Darija Dedić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
+                <w:t xml:space="preserve">Priyanka Tare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desmet</w:t>
+                <w:t xml:space="preserve">Valakunja Nagaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Monbaliu</w:t>
+                <w:t xml:space="preserve">Liliana Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.2847. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (13), pp.7150-7172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05264-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133846v1</w:t>
+                <w:t xml:space="preserve">hal-04462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Ripostatin B and Structure–Activity Relationship Studies on Ripostatin Analogs</w:t>
+                <w:t xml:space="preserve">Accelerated microfluidic native chemical ligation at difficult amino acids toward cyclic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Glaus</w:t>
+                <w:t xml:space="preserve">Nathalie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darija Dedić</w:t>
+                <w:t xml:space="preserve">Thomas Toupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Tare</w:t>
+                <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valakunja Nagaraja</w:t>
+                <w:t xml:space="preserve">Rémi Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Rodrigues</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Monbaliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (13), pp.7150-7172. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462820v1</w:t>
+                <w:t xml:space="preserve">hal-02133846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of new, efficient Mycobacterium tuberculosis topoisomerase-I inhibitors and their interaction with human ABC multidrug transporters</w:t>
               </w:r>
@@ -2352,295 +2352,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and Biosynthesis of Gladiolin: A Burkholderia gladioli Antibiotic with Promising Activity against Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">A druggable secretory protein maturase of Toxoplasma essential for invasion and egress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijiang Song</w:t>
+                <w:t xml:space="preserve">Sunil Kumar Dogga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Jenner</w:t>
+                <w:t xml:space="preserve">Budhaditya Mukherjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joleen Masschelein</w:t>
+                <w:t xml:space="preserve">Damien Jacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerith Jones</w:t>
+                <w:t xml:space="preserve">Tobias Kockmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Bull</w:t>
+                <w:t xml:space="preserve">Luca Molino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (23), pp.7974-7981. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b03382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.27480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462832v1</w:t>
+                <w:t xml:space="preserve">hal-04462826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A druggable secretory protein maturase of Toxoplasma essential for invasion and egress</w:t>
+                <w:t xml:space="preserve">Discovery and Biosynthesis of Gladiolin: A Burkholderia gladioli Antibiotic with Promising Activity against Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunil Kumar Dogga</w:t>
+                <w:t xml:space="preserve">Lijiang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budhaditya Mukherjee</w:t>
+                <w:t xml:space="preserve">Matthew Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Jacot</w:t>
+                <w:t xml:space="preserve">Joleen Masschelein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Kockmann</w:t>
+                <w:t xml:space="preserve">Cerith Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Molino</w:t>
+                <w:t xml:space="preserve">Matthew Bull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (23), pp.7974-7981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.27480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b03382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462826v1</w:t>
+                <w:t xml:space="preserve">hal-04462832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoS2/TiO2/SiNW surface as an effective substrate for LDI-MS detection of glucose and glutathione in real samples</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Silvia Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazonopyrrolidine derivatives for use in preventing and/or treating disorders associated to acinetobacter baumannii</w:t>
+                <w:t xml:space="preserve">Hydrazide derivatives and their specific use as antibacterial agents by controlling acinetobacter baumannii bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Elena Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rouleau Billamboz</w:t>
@@ -2996,93 +2996,93 @@
                 <w:t xml:space="preserve">Benoît Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020169683A1. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020169682A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494880v1</w:t>
+                <w:t xml:space="preserve">hal-04494883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrazide derivatives and their specific use as antibacterial agents by controlling acinetobacter baumannii bacterium</w:t>
+                <w:t xml:space="preserve">Hydrazonopyrrolidine derivatives for use in preventing and/or treating disorders associated to acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Elena Dascalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Rouleau Billamboz</w:t>
@@ -3114,69 +3114,69 @@
                 <w:t xml:space="preserve">Benoît Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lipka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020169682A1. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020169683A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494883v1</w:t>
+                <w:t xml:space="preserve">hal-04494880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Jim&#233;nez-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#246;rnsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Compagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00007-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444864v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Anoz-Carbonell" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravil Petrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Billamboz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antraygues" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00965" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Finger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kucera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Kafkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Muckova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dolezal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinke M&#252;ller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Hartkoorn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010180" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meurillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115630" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desmecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Christiaan Hartkoorn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushovan Dam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hattabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fa&#239;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Keat Tam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27726-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11404-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00019-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kienle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoessel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Horlacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hasler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valderrama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Firsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01450-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toupy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hartkoorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Monbaliu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05264-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Glaus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Dedi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakunja Nagaraja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Temesszentandr&#225;si-Ambrus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd T&#243;th" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinkee Verma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter B&#225;nhegyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szabadkai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jenner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joleen Masschelein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerith Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bull" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b03382" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar Dogga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Mukherjee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kockmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Molino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27480" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Silvia Hosu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03096090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiarelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esposito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Makarov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.05.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494880v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dascalu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rouleau Billamboz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Guinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Jim&#233;nez-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#246;rnsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Compagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00007-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinke M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Hartkoorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meurillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115630" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Anoz-Carbonell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravil Petrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Billamboz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antraygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Finger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kucera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Kafkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Muckova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dolezal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desmecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Christiaan Hartkoorn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushovan Dam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hattabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fa&#239;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Keat Tam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27726-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11404-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00019-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kienle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoessel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Horlacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hasler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valderrama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Firsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01450-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Glaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Dedi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakunja Nagaraja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00193" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toupy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hartkoorn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Monbaliu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05264-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Temesszentandr&#225;si-Ambrus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd T&#243;th" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinkee Verma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter B&#225;nhegyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szabadkai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar Dogga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kockmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27480" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joleen Masschelein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerith Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bull" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b03382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Silvia Hosu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03096090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiarelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esposito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Makarov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.05.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dascalu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rouleau Billamboz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Guinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>