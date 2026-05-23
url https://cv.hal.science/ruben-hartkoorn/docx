--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -100,1427 +100,1427 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridylpiperazine efflux pump inhibitor boosts in vivo antibiotic efficacy against K. pneumoniae</w:t>
+                <w:t xml:space="preserve">Update on the Discovery of Efflux Pump Inhibitors against Critical Priority Gram-Negative Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Börnsen</w:t>
+                <w:t xml:space="preserve">Reinke Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurye van Maele</w:t>
+                <w:t xml:space="preserve">Ruben C. Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Compagne</w:t>
+                <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.93-111. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44321-023-00007-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12010180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397794v1</w:t>
+                <w:t xml:space="preserve">hal-03970073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Discovery of Efflux Pump Inhibitors against Critical Priority Gram-Negative Bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinke Müller</w:t>
+                <w:t xml:space="preserve">Bruna Gioia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben C. Hartkoorn</w:t>
+                <w:t xml:space="preserve">Francesca Ruggieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Flipo</w:t>
+                <w:t xml:space="preserve">Alexandre Biela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12010180⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (24), pp.17395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970073v1</w:t>
+                <w:t xml:space="preserve">hal-04339224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of pyridylpiperazine-based efflux pump inhibitors for Acinetobacter baumannii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Pradel</w:t>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (5), pp.2138-2149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of pyridylpiperazine-based inhibitors of the Escherichia coli AcrAB-TolC efflux pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Compagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 259, pp.115630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Natural Siderophore Antibiotic Conjugate Reveals a Chemical Approach to Macromolecule Coupling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2,6-Disubstituted 7-(naphthalen-2-ylmethyl)-7H-purines as a new class of potent antitubercular agents inhibiting DprE1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Billamboz</w:t>
+                <w:t xml:space="preserve">Vladimir Finger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Antraygues</w:t>
+                <w:t xml:space="preserve">Tomas Kucera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radka Kafkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubica Muckova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Dolezal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00965⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.115611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444864v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,6-Disubstituted 7-(naphthalen-2-ylmethyl)-7H-purines as a new class of potent antitubercular agents inhibiting DprE1</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Natural Siderophore Antibiotic Conjugate Reveals a Chemical Approach to Macromolecule Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lubica Muckova</w:t>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Dolezal</w:t>
+                <w:t xml:space="preserve">Ernesto Anoz-Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravil Petrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Billamboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Antraygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115611⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (11), pp.2138-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.3c00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465147v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective and Stereoselective Synthesis of Parthenolide Analogs by Acyl Nitroso-Ene Reaction and Their Biological Evaluation against Mycobacterium tuberculosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Biela</w:t>
+                <w:t xml:space="preserve">Pyridylpiperazine efflux pump inhibitor boosts in vivo antibiotic efficacy against K. pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Landry</w:t>
+                <w:t xml:space="preserve">Clara Börnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Laurye van Maele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (24), pp.17395. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.93-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms242417395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44321-023-00007-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339224v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dactylosporolides: Glycosylated Macrolides from Dactylosporangium fulvum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pyridylpiperazine-based allosteric inhibitors of RND-type multidrug efflux pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+                <w:t xml:space="preserve">Coline Plé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Desmecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruben Christiaan Hartkoorn</w:t>
+                <w:t xml:space="preserve">Heng-Keat Tam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vieira da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Compagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00484⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27726-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04464884v1</w:t>
+                <w:t xml:space="preserve">hal-03521512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tricyclic SpiroLactams Kill Mycobacteria In Vitro and In Vivo by Inhibiting Type II NADH Dehydrogenases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dactylosporolides: Glycosylated Macrolides from Dactylosporangium fulvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Trivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Desmecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushovan Dam</w:t>
+                <w:t xml:space="preserve">Veronique Peucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salia Tangara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léo Faïon</w:t>
+                <w:t xml:space="preserve">Ruben Christiaan Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (12), pp.2714-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.2c00484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017354v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridylpiperazine-based allosteric inhibitors of RND-type multidrug efflux pumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tricyclic SpiroLactams Kill Mycobacteria In Vitro and In Vivo by Inhibiting Type II NADH Dehydrogenases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushovan Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salia Tangara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hamela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Plé</w:t>
+                <w:t xml:space="preserve">Theo Hattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng-Keat Tam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan-Carlos Jiménez-Castellanos</w:t>
+                <w:t xml:space="preserve">Léo Faïon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.115. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (24), pp.16651-16664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27726-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.2c01493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521512v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubrolone production by Dactylosporangium vinaceum: biosynthesis, modulation and possible biological function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moureu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Christiaan Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyrrolomycins Are Potent Natural Protonophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander M. Firsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,295 +1950,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Ripostatin B and Structure–Activity Relationship Studies on Ripostatin Analogs</w:t>
+                <w:t xml:space="preserve">Accelerated microfluidic native chemical ligation at difficult amino acids toward cyclic peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Glaus</w:t>
+                <w:t xml:space="preserve">Nathalie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darija Dedić</w:t>
+                <w:t xml:space="preserve">Thomas Toupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priyanka Tare</w:t>
+                <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valakunja Nagaraja</w:t>
+                <w:t xml:space="preserve">Rémi Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Rodrigues</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Monbaliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (13), pp.7150-7172. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-05264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462820v1</w:t>
+                <w:t xml:space="preserve">hal-02133846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated microfluidic native chemical ligation at difficult amino acids toward cyclic peptides</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Ripostatin B and Structure–Activity Relationship Studies on Ripostatin Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollivier</w:t>
+                <w:t xml:space="preserve">Florian Glaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Toupy</w:t>
+                <w:t xml:space="preserve">Darija Dedić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
+                <w:t xml:space="preserve">Priyanka Tare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desmet</w:t>
+                <w:t xml:space="preserve">Valakunja Nagaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Monbaliu</w:t>
+                <w:t xml:space="preserve">Liliana Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.2847. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (13), pp.7150-7172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-05264-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b00193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133846v1</w:t>
+                <w:t xml:space="preserve">hal-04462820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of new, efficient Mycobacterium tuberculosis topoisomerase-I inhibitors and their interaction with human ABC multidrug transporters</w:t>
               </w:r>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Silvia Hosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Hartkoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3331,51 +3331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397794v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Jim&#233;nez-Castellanos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#246;rnsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Compagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00007-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinke M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Hartkoorn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad112" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165261v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meurillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115630" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Anoz-Carbonell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravil Petrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Billamboz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antraygues" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00965" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Finger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kucera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Kafkova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Muckova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dolezal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115611" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464884v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desmecht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Peucelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Christiaan Hartkoorn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushovan Dam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hattabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fa&#239;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01493" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Keat Tam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27726-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11404-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00019-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kienle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoessel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Horlacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hasler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valderrama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Firsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01450-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Glaus" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Dedi&#263;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakunja Nagaraja" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rodrigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00193" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toupy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hartkoorn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Monbaliu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05264-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Temesszentandr&#225;si-Ambrus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd T&#243;th" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinkee Verma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter B&#225;nhegyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szabadkai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar Dogga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kockmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27480" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joleen Masschelein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerith Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bull" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b03382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Silvia Hosu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03096090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiarelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esposito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Makarov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.05.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dascalu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rouleau Billamboz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Guinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970073v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Compagne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vieira da Cruz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinke M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben C. Hartkoorn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Flipo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12010180" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Gioia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Ruggieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Biela" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Landry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms242417395" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Jim&#233;nez-Castellanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad112" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meurillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Finger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kucera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radka Kafkova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Muckova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Dolezal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Anoz-Carbonell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravil Petrov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Billamboz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Antraygues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.3c00965" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara B&#246;rnsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurye van Maele" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44321-023-00007-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pl&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng-Keat Tam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27726-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464884v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Desmecht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Peucelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Christiaan Hartkoorn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.2c00484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushovan Dam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Tangara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hamela" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hattabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fa&#239;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.2c01493" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Drobecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11404-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Antoine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00019-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kienle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenring" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stoessel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Horlacher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hasler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.9b01457" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Valderrama" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M. Firsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bauderlique-Le Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01450-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toupy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hartkoorn" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desmet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Monbaliu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05264-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462820v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Glaus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darija Dedi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Tare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valakunja Nagaraja" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Rodrigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b00193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462816v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Temesszentandr&#225;si-Ambrus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd T&#243;th" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinkee Verma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter B&#225;nhegyi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szabadkai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202749" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462826v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Kumar Dogga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budhaditya Mukherjee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Kockmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Molino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.27480" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijiang Song" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jenner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joleen Masschelein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerith Jones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bull" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b03382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Silvia Hosu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2017.04.061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03096090v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiarelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Esposito" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Makarov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2015.05.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494883v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Elena Dascalu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rouleau Billamboz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Guinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rigo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lipka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>