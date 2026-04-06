--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triticain alpha represents the major active papain-like cysteine protease in naturally senescing and ozone-treated leaves of wheat</w:t>
+                <w:t xml:space="preserve">Water levels more than earthworms impact rice growth and productivity : a greenhouse study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
+                <w:t xml:space="preserve">Sreypich Sinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Espinasse</w:t>
+                <w:t xml:space="preserve">Quang Van Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
+                <w:t xml:space="preserve">Lan Anh Thi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bagard</w:t>
+                <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.109380. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), 1245 [13 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy15051245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075099v1</w:t>
+                <w:t xml:space="preserve">hal-05196044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water levels more than earthworms impact rice growth and productivity : a greenhouse study</w:t>
+                <w:t xml:space="preserve">Triticain alpha represents the major active papain-like cysteine protease in naturally senescing and ozone-treated leaves of wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreypich Sinh</w:t>
+                <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Van Pham</w:t>
+                <w:t xml:space="preserve">Christophe Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Anh Thi Le</w:t>
+                <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Repellin</w:t>
+                <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), 1245 [13 p.]. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.109380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy15051245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196044v1</w:t>
+                <w:t xml:space="preserve">hal-05075099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,51 +893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,321 +1008,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
+                <w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Corinne Agapit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aaron M Ellison</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3544-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01749308v1</w:t>
+                <w:t xml:space="preserve">hal-01753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t>
+                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Agapit</w:t>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Aaron M Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3544-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753078v1</w:t>
+                <w:t xml:space="preserve">hal-01749308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1412,51 +1412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1528,64 +1528,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,51 +1661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1791,77 +1791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1953,51 +1953,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought effect on urban plane tree ecophysiology and its isoprene emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Leitao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-13401, 2023, </w:t>
@@ -2100,51 +2100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbial communities associated with plant resistance to leaf pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Burketová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2421,51 +2421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
@@ -2507,51 +2507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How soil organisms interact with plant hormone signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,51 +2608,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du ver de terre Aporrectodea caliginosa sur la croissance des plantes, leur développement et leur résistance aux pathogènes : réponse physiologique et moléculaire de la plante à l'émission de molécules-signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PEST1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2848,51 +2848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espinasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109380" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Sinh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Thi Le" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15051245" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Sinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Thi Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15051245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>