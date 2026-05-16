--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -66,2286 +66,2554 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial selection of suppressive or conducive rhizosphere microbiota circumvents the growth-defense trade-off due to a foliar pathogen</w:t>
+                <w:t xml:space="preserve">A portable fast gas chromatography-mass spectrometry workflow for quantification of biogenic volatile organic compounds with humidity-dependent sensitivity correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+                <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Christophe Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romana Pospíchalová</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Burketová</w:t>
+                <w:t xml:space="preserve">Juliette Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19, pp.101215. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2026.103939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444508v1</w:t>
+                <w:t xml:space="preserve">hal-05610843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water levels more than earthworms impact rice growth and productivity : a greenhouse study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal, diurnal, and moderate drought-drivers of BVOC emissions from London planes (platanus × hispanica) in the southeastern suburban region of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreypich Sinh</w:t>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Van Pham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Repellin</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy15051245⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.103015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2026.103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196044v1</w:t>
+                <w:t xml:space="preserve">hal-05610123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triticain alpha represents the major active papain-like cysteine protease in naturally senescing and ozone-treated leaves of wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial selection of suppressive or conducive rhizosphere microbiota circumvents the growth-defense trade-off due to a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
+                <w:t xml:space="preserve">Romana Pospíchalová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Espinasse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bagard</w:t>
+                <w:t xml:space="preserve">Lenka Burketová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109380⟩</w:t>
+              <w:t xml:space="preserve">Plant stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.101215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.stress.2025.101215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075099v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water levels more than earthworms impact rice growth and productivity : a greenhouse study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreypich Sinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Van Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Anh Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Claude</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
+                <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), 1245 [13 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy15051245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861375v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lenka Burketová</w:t>
+                <w:t xml:space="preserve">Triticain alpha represents the major active papain-like cysteine protease in naturally senescing and ozone-treated leaves of wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marien Havé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Monard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+                <w:t xml:space="preserve">Matthieu Bagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.109380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735534v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">The isohydric strategy of Platanus × hispanica tree shapes its response to drought in an urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Nadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludvine Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103567⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (6), pp.e70021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281498v1</w:t>
+                <w:t xml:space="preserve">hal-04861375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Controlled natural selection of soil microbiome through plant-soil feedback confers resistance to a foliar pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Kalachova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbora Jindřichová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Burketová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 485, pp.181-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05597-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02535174v1</w:t>
+                <w:t xml:space="preserve">hal-03735534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Earthworm effect on rhizosphere N-cycle microbial genes depends on soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Zeller</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119, pp.103567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3544-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753078v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A core microbiota of the plant-earthworm interaction conserved across soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Jacquiod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Milcu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron M Ellison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Scheu</w:t>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.107754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.107754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01749308v1</w:t>
+                <w:t xml:space="preserve">hal-02535174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Genotypic variability enhances the reproducibility of an ecological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Milcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Belkacem</w:t>
+                <w:t xml:space="preserve">Aaron M Ellison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0759-8⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.279 - 287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0434-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532520v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01749308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plant-earthworm interactions : influence of age and proportion of casts in the soil on plant growth, morphology and nitrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Agapit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 424 (1-2), pp. 49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3544-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01823863v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional profiling of wheat in response to take-all disease and mechanisms involved in earthworm's biocontrol effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+                <w:t xml:space="preserve">Lamia Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Velasquez</w:t>
+                <w:t xml:space="preserve">Michel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (1), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0759-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630497v1</w:t>
+                <w:t xml:space="preserve">hal-01532520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A review of the effects of soil organisms on plant hormone signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049504⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.104 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825067v1</w:t>
+                <w:t xml:space="preserve">hal-01823863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combined effects of earthworms and IAA-producing rhizobacteria on plant growth and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Edith Castellanos Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Control of Cultivable IAA-Producing Bacteria by the Plant Arabidopsis thaliana and the Earthworm Aporrectodea caliginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Garnier-Zarli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.1 - 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2012/307415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signal Molecules Mediate the Impact of the Earthworm Aporrectodea caliginosa on Growth, Development and Defence of the Plant Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e49504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought effect on urban plane tree ecophysiology and its isoprene emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Leitao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Repellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , pp.EGU23-13401, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of a core microbiota shaped by plant and earthworm interactions across soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Society of Microbial Ecology (ISME17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Leipzig, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial selection of rhizosphere microbial communities associated with plant resistance to leaf pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Burketová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Kalachova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques iEES Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2355,236 +2623,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core microbiota of plant and earthworm interaction? Phylogenetic and functional aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Jacquiod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Holobionts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How soil organisms interact with plant hormone signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Soil Biodiversity Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2594,114 +2862,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du ver de terre Aporrectodea caliginosa sur la croissance des plantes, leur développement et leur résistance aux pathogènes : réponse physiologique et moléculaire de la plante à l'émission de molécules-signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Puga Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paris-Est, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PEST1158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00804633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2848,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Sinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Thi Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15051245" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109380" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1158" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Claude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boissard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leymarie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2026.103939" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga Freitas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2026.103015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444508v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Kalachova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jind&#345;ichov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Posp&#237;chalov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Burketov&#225;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stress.2025.101215" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196044v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreypich Sinh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Van Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Anh Thi Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Repellin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy15051245" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espinasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Puga-Freitas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bagard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861375v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvine Brajon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Leitao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03735534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05597-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04281498v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jacquiod" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02535174v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.107754" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01749308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Milcu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron M Ellison" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0434-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01753078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Agapit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3544-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belkacem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0759-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.07.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMPGH3QJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Edith Castellanos Suarez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Velasquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.04.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3BJZ81W-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abbad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Garnier-Zarli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307415" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049504" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04084507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01823670v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953650v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01824258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804633v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>