--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,1175 +72,1459 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t>
+                <w:t xml:space="preserve">Extremal Stochastic Controls for Affine Jump Systems with Applications to Two-Line Insurance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hezhen Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+                <w:t xml:space="preserve">Dan Goreac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rapaport</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506794v2</w:t>
+                <w:t xml:space="preserve">hal-05526203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the Bang-Bang Principle for Controlled Affine Dynamics With Brownian Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring the optimality of threshold-based crop irrigation feedback strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Goreac</w:t>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinlong Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension of the bang-bang principle for piecewise affine dynamics under constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Chenevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04966518v2</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal control of irrigation: Double mathematical and agronomic modeling towards an application to the Optirrig model</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 4 - Aider à la décision avec le numérique via la modélisation, la simulation et l’intégration de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Aleksovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachar Tarraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel (coordination scientifique), Karine Gauche (coordination scientifique), Martha-Lucia Enriquez (coordination scientifique), Nathalie Lyon-Caen (coordination scientifique), Vincent Martin (préface). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l'agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg --</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-78, 2026, Collection : Update Sciences &amp; technologies, 978-2-7592-4255-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-05325824v1</w:t>
+                <w:t xml:space="preserve">hal-05577964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the optimality of threshold-based crop irrigation feedback strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimal structures of crop irrigation strategies with state constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05041681v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 208 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02854-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506794v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the bang-bang principle for piecewise affine dynamics under constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">About the Bang-Bang Principle for Controlled Affine Dynamics With Brownian Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dan Goreac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04606183v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Convex Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimal control of irrigation: Double mathematical and agronomic modeling towards an application to the Optirrig model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04630409v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathematics [math]. Université de Montpellier (2022-..), 2025. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05325824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common structures of optimal solutions for a crop irrigation problem under various constraints and criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1364-1369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Bang-Bang Principle for piecewise affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Chenevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rapaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Control Systems Society, Dec 2024, Milano, Italy. pp.1004-1009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10886617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optirrig model for the generation, analysis and optimization of irrigation scenarios: rationale and scopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Elamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France. pp.25-33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1373.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal structures for a model of crop irrigation with constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Chenevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rapaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées SMAI MODE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1387,51 +1671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966518v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05325824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezhen Bao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Chenevat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Goreac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041681v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606183v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Aleksovska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Tarraf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/385/9782759242559/apprehender-l-agriculture-numerique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506794v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02854-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966518v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinlong Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05325824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606181v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10886617" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Catel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Elamri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1373.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630409v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>