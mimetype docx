--- v0 (2026-03-19)
+++ v1 (2026-05-07)
@@ -1,1513 +1,2143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sylvain Rubenthaler </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences, laboratoire J. A. Dieudonné, université Côte d'Azur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Lien vers CV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of the propagation of chaos for Bird and Nanbu systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Facultée de Sciences de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355211v10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solvability of a networked integrate-and-fire model of McKean-Vlasov type</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Path storage in the particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Inglis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Lawrence Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tanré</w:t>
+                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/14-AAP1044⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-013-9445-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747565v4</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Scheme for Invariant Distributions of Constrained Diffusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global solvability of a networked integrate-and-fire model of McKean-Vlasov type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">François Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tanré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.2096--2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-AAP1044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622153v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747565v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMAL HEDGING IN DISCRETE TIME</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle systems with a singular mean-field self-excitation. Application to neuronal networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Rémillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Etienne Tanré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.2451--2492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755339v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001716v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Time Markovian Agents Interacting Through a Potential</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Numerical Scheme for Invariant Distributions of Constrained Diffusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amarjit Budhiraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.moor.2013.0599</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601151v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OPTIMAL HEDGING IN DISCRETE TIME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rémillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (6), pp.819-825</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866889v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Discrete Time Markovian Agents Interacting Through a Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarjit Budhiraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2012014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.08.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00533438v1</w:t>
+                <w:t xml:space="preserve">hal-00601151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+                <w:t xml:space="preserve">Stability of Feynman–Kac formulae with path-dependent potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086532v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4), pp.1002-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-011-0355-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537144v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast simulated annealing in $\R^d$ and an application to maximum likelihood estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magnus Wiktorsson</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 119 (6), pp.1912-1931. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.38-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093403v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximations of a Continuous Time Filter. Application to Optimal Allocation Problems in Finance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispersion and collapse in stochastic velocity fields on a cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Celani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Tanré</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07362990802678846⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (4-5), pp.579-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-009-9875-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601938v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Uniform Particle Approximation of Nonlinear Filters in Case of Non Ergodic Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The convergence to equilibrium of neutral genetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Miclo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oudjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 23 (3), p. 421-448. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1081/SAP-200056643⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.123-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362990903415833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755431v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00239259v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved convergence rate for the simulation of stochastic differential equations driven by subordinated Lévy processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fast simulated annealing in $\R^d$ and an application to maximum likelihood estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Rydén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Wiktorsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 108 (1), pp.Pages 1-26. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-4149(03)00100-5⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 119 (6), pp.1912-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2008.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00755435v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tree based functional expansions for Feynman--Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.778-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approximations of a Continuous Time Filter. Application to Optimal Allocation Problems in Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tanré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.270-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07362990802678846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability and Uniform Particle Approximation of Nonlinear Filters in Case of Non Ergodic Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oudjane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Analysis and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (3), p. 421-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SAP-200056643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the solution of a stochastic differential equation driven by a Lévy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 103 n.2, pp.311-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved convergence rate for the simulation of stochastic differential equations driven by subordinated Lévy processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Wiktorsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (1), pp.Pages 1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-4149(03)00100-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of the solution of a stochastic differential equation driven by a Lévy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 103 (2), pp.311-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0304-4149%2802%2900191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1517,145 +2147,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONTE CARLO APPROXIMATIONS OF AMERICAN OPTIONS THAT PRESERVE MONOTONICITY AND CONVEXITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rémillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Finance, Bordeaux June 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.115-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25746-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1665,117 +2295,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction aux probabilités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rémillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, pp.352, 2006, 9782729830434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1785,1021 +2415,1394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean field theory of nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dan Crisan, Boris L. Rozovskii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Nonlinear Filtering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.705-740, 2011, Oxford Handbooks in Mathematics, 978-0-19-953290-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENTRAL-LIMIT THEOREM FOR CONSERVATIVE FRAGMENTATION CHAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STABILITY OF THE OPTIMAL FILTER IN CONTINUOUS TIME: BEYOND THE BENEŠ FILTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bien Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301157v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Option Pricing and Hedging for Regime-Switching Geometric Brownian Motion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rémillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First hitting times for general non-homogeneous 1d diffusion processes: density estimates in small time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Inglis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tanré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737040v4</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the propagation of chaos for Bird and Nanbu systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Derivative-Free Estimation of the Score Vector and Observed Information Matrix with Application to State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre E. Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354393v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EXACT SAMPLING USING BRANCHING PARTICLE SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737040v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expansion of the propagation of chaos for Bird and Nanbu systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stability of Feynman-Kac formulae with path-dependent potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivative-Free Estimation of the Score Vector and Observed Information Matrix with Application to State-Space Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of U-statistics for interacting particle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6966, INRIA. 2009, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00397366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mean Field Theory of Nonlinear Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre del Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6437, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00238398v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI 1813, 2006, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00090246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalescent tree based functional representations for some Feynman-Kac particle models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre del Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5969, INRIA. 2006, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00090242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilités : asp ects théoriques et applications en filtrage non linéaire, systèmes de particules et processus sto chastiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probabilités [math.PR]. Université Nice Sophia Antipolis, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01144189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,291 +3812,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de Monte-Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intégration et probabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2019</w:t>
+              <w:t xml:space="preserve">Licence. Intégration et probabilités., Université Nice-Sophia Antipolis, France. 2019, pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429146v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00866964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et probabilités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthodes de Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Intégration et probabilités., Université Nice-Sophia Antipolis, France. 2019, pp.104</w:t>
+              <w:t xml:space="preserve">Master. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cel-00866964v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries chronologiques (avec R) (Cours et exercices)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus stochastiques et modélisation (Cours et exercices corrigés) L3 MIAGE, 2011-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rubenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Processus stochastiques et modélisation (Cours et exercices corrigés) L3 MIAGE, 2011-2012, Université Nice Sophia Antipolis, 2011, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00867016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3240,51 +4243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.unice.fr/~rubentha/cv-rubenthaler-francais-juil-18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355211v10" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747565v4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Inglis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1044" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00622153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarjit Budhiraja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R&#233;millard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601151v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ryd&#233;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wiktorsson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.09.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802678846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755431v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SAP-200056643" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(03)00100-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVZH0RG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755433v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149%2802%2900191-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25746-9_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8C8E77085D4949A3E4CC374DE22E38F35E69C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755495v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193278v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01301157v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bien Bui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00354393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144189v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02429146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00866964v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02429148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00867016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://math.unice.fr/~rubentha/cv-rubenthaler-francais-juil-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355211v10" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rubenthaler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279256v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Murray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Jacob" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubenthaler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-013-9445-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747565v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delarue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Inglis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tanr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AAP1044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01001716v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.007" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00622153v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarjit Budhiraja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Chen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno R&#233;millard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre del Moral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2012014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chopin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Moral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.08.012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-011-0355-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-009-9875-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00239259v4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990903415833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Ryd&#233;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Wiktorsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2008.09.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP565" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537144v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07362990802678846" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oudjane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SAP-200056643" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149(03)00100-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVZH0RG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4149%2802%2900191-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00755423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25746-9_4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA8C8E77085D4949A3E4CC374DE22E38F35E69C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01301157v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bien Bui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279272v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870991v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doucet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00737040v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andrieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-00354393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426415v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843782v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pierre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00238398v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090242v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144189v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00866964v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02429146v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-02429148v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00867016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>