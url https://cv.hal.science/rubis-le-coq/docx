--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -66,1021 +66,1021 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une épidémie l'autre ? Identifier des continuités épidémiques Ebola-Covid-19 à partir d'une anthropologie à contre- temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Assembly : The social sciences and 'pandemics' in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODESRIA, Dec 2023, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04931218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la lenteur : l’anthropologie face aux crises postcoloniales. Regard croisé sur deux scandales sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Françaises d’Ethnologie et d’Anthropologie, Inalco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04931294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the household. Rethink family boundaries in urban guinea to help modeling Ebola vaccination trials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIMED2022 Mobilising methods in medical anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Anthropological Institute, Jan 2022, London (remote), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03544010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing research in times of uncertainty : rethink thesis on ebola in the light of covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social justice in times of uncertainty. Socio Congress 2021 (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaucoup de bruit pour rien ? Proposition méthodologique à partir d'une ethnographie dans le silence post-Ebola (2014-2016) en Guinée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICODOC : Le savoir au prisme du langage. Acquisition, transmission, manifestations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour à mort : Ebola une maladie qui se transmet dans le soin et défait les liens sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vi[es]rus : (in)certitudes en situation de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03482174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seeking care in time of crisis. Anthropological complexity serving Ebola modelisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ebovac3 WP4 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stigmatisations post-Ebola aux mobilités au ras du sol. Enquête ethnographique à Conakry dans l'après Ebola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'APAD : Migrations, développement et citoyennetés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Roskilde, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie sociale des savoirs et des pouvoirs en temps de crise sanitaire : Le cas d'Ebola à Conakry et dans les pays de la Mano River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre des jeunes chercheur.e.s en études africaines (JCEA) : Les Afriques en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebola : Un événement sanitaire mondial ? Ethnographie à rebours de deux quartiers de Conakry durant l’épidémie d’Ebola (2014-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique "La Mondialisation de la Santé : savoirs, pratiques, politiques" EHESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche dans un contexte d’incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubis Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54 (3), pp.391-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1113092ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04930885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est l’État qui nous a tués ! » Ebola en Guinée : la mémoire d’une histoire politique violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubis Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien social et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (88), pp.111-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090983ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03774246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture ] - Ann H. Kelly, Frédéric Keck, Christos Lynteris (dir.), The Anthropology of epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubis Le coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.39030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123603v1</w:t>
-              </w:r>
-[...720 lines deleted...]
-                <w:t xml:space="preserve">hal-03123420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1338,51 +1338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113092ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774246v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090983ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le&#160;coq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123434v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEN017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123420v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113092ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03774246v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090983ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le&#160;coq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.39030" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03969672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYSEN017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>