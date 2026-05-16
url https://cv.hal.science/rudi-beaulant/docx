--- v0 (2026-03-19)
+++ v1 (2026-05-16)
@@ -1313,234 +1313,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crimes de vin. L’apport des sources judiciaires échevinales à la connaissance des vignes et du vin de Dijon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12/2012, pp.11-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots pour le dire. Le vocabulaire des lettres de rémission des ducs de Bourgogne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de la Société pour l'Histoire du Droit et des Institutions des anciens pays bourguignons, comtois et romands,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, p. 47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonction et usage de la lettre de rémission chez les ducs de Bourgogne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Beaulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Janua : Actes des journées d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, http://annalesdejanua.edel.univ-poitiers.fr/index.php?id=922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01266121v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01618429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espionnage armagnac vu par les autorités dijonnaises durant le conflit franco-bourguignon (1419-1435)</w:t>
               </w:r>
@@ -1699,246 +1699,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foires et marchés, lieux de crime et lieux de justice dans l'espace bourguignon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'histoire et d'archéologie de l'arrondissement de Provins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réjouissances et déviances en temps de foire. Actes de la 6e journée d'étude du Centre de recherches sur le commerce international médiéval (CRECIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exécution des peines et son financement à Dijon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Charageat; Mathieu Soula; Mathieu Vivas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire justice. Petit répertoire des sources commentées, Moyen Âge-XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.269-277, 2024, 978-2-7574-4134-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de la grâce de Jean sans Peur et de la duchesse Marguerite de Bavière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Beaulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Baudin; Valérie Toureille; Jean-Marie Yante). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerre et paix en Champagne à la fin du Moyen Âge. Autour du traité de Troyes. Actes des journées d'étude de Dijon, Chaumont, Epinal et Troyes (2019-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.129-137, 2024, 978-94-6161-868-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926207v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04926160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les officiers de justice dans les pays bourguignons méridionaux à la fin du Moyen Âge</w:t>
               </w:r>
@@ -2146,311 +2146,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de la prison échevinale de Dijon dans l'espace urbain au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Charageat; Elisabeth Lusset; Mathieu Vivas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces carcéraux au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 179-190, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Justice et construction de l’État monarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Beaulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bousquet-Labouérie C., Sottocasa V. (dir.), La construction de l’État monarchique en France de 1380 à 1715</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, collection CAPES, p. 83-87, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester l’autorité urbaine et princière à Dijon à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Beaulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces carcéraux au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 179-190, 2021</w:t>
+              <w:t xml:space="preserve">Contestations, subversions et altérités aux XIVe-XVIe siècles. Publications du Centre Européen d'Etudes Bourguignonnes, 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 107-122, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grâce de Jehan Richart. Un exemple représentatif de la défense des privilèges de la commune de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudi Beaulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meissonnier Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Bourgogne à l'orient : mélanges offerts à Monsieur le Doyen Jean Richard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie des sciences, arts et belles–lettres de Dijon, p.243-252, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03340018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la noblesse au sein des lettres de rémission des ducs de Bourgogne</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Beaulant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carbonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01459129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verreycken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340018v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Pepke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Beaulant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carbonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.254.0653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924239v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Becchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924199v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923984v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923947v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340031v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.213.0593" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482936v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340027v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.251" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01459129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025617v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112703v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Verreycken" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340035v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Pepke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618434v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemesle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979318v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>