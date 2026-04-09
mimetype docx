--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1105,334 +1105,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale time dependent correlation between synchronous measurements of ground-level ozone and meteorological parameters in the Caribbean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plocoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïna André</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Jacoby-Koaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.234-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146308v1</w:t>
+                <w:t xml:space="preserve">hal-02146310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale time dependent correlation between synchronous measurements of ground-level ozone and meteorological parameters in the Caribbean Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plocoste</w:t>
+                <w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 211, pp.234-246. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146310v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,91 +1505,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463604v1</w:t>
@@ -1938,77 +1938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,178 +4868,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miltifractal analysis of the wind speed and the output power from a wind farm</w:t>
+                <w:t xml:space="preserve">Stochastic Simulation of Wind Atmospheric using continuous cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Bali, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341548v1</w:t>
+                <w:t xml:space="preserve">hal-01834637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Simulation of Wind Atmospheric using continuous cascade</w:t>
+                <w:t xml:space="preserve">Miltifractal analysis of the wind speed and the output power from a wind farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Bali, Thailand</w:t>
+              <w:t xml:space="preserve">EGU Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834637v1</w:t>
+                <w:t xml:space="preserve">hal-03341548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and stochastic modelling of wind speed sequences</w:t>
               </w:r>
@@ -5310,51 +5310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,51 +5560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5681,51 +5681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5925,77 +5925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Fluctuations Scaling Analysis: Power Law of Ramp Rate’s Variance for PV Power Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7245,51 +7245,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7603,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Nor Brute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.907440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carmona-Cabezas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez-Hornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guti&#233;rrez de Rav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.08.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.06.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02510268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78DQ95W9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshaies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-1332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina, Olmo Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duran Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Notel&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22196-6_47" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/106341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28968-2-50" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Nor Brute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.907440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carmona-Cabezas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez-Hornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guti&#233;rrez de Rav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.08.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.06.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02510268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78DQ95W9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshaies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-1332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina, Olmo Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duran Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Notel&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22196-6_47" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/106341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28968-2-50" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>