--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1105,334 +1105,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale time dependent correlation between synchronous measurements of ground-level ozone and meteorological parameters in the Caribbean Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plocoste</w:t>
+                <w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.001⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146310v1</w:t>
+                <w:t xml:space="preserve">hal-02146308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of two spatio-temporal forecasting technics for hourly satellite-derived irradiance in a complex meteorological context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+                <w:t xml:space="preserve">Multi-scale time dependent correlation between synchronous measurements of ground-level ozone and meteorological parameters in the Caribbean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plocoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Schlemmer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Jacoby-Koaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 177, pp.703-712. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 211, pp.234-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146308v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecast Horizon and Solar Variability Influences on the Performances of Multiscale Hybrid Forecast Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (12), pp.2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,91 +1505,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.703 - 712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463604v1</w:t>
@@ -1938,77 +1938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourly forecasting of global solar radiation based on multiscale decomposition methods: A hybrid approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Monjoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, pp.288 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of the Coefficient of Variation to measure temporal correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88, pp.192-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2819,51 +2819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98, pp.349-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3231,51 +3231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Emilion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36, pp.3091-3097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3315,209 +3315,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Emilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527878v1</w:t>
+                <w:t xml:space="preserve">hal-02462662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83 (7), pp.1056-1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solener.2009.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462662v1</w:t>
+                <w:t xml:space="preserve">hal-01527878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind velocity analysis for time scales smaller than 1 hour: Application to wind energy forecasting</w:t>
               </w:r>
@@ -4108,243 +4108,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between synchronized power and flow measurements, a way to characterize turbulence effects on marine current turbine</w:t>
+                <w:t xml:space="preserve">Joint scaling analysis of atmospheric velocity and wind power plant production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmo Durán Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Wave &amp; Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">15th European Turbulence Conference (ETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826072v1</w:t>
+                <w:t xml:space="preserve">hal-01826071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint scaling analysis of atmospheric velocity and wind power plant production</w:t>
+                <w:t xml:space="preserve">Correlation between synchronized power and flow measurements, a way to characterize turbulence effects on marine current turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmo Durán Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gaurier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Turbulence Conference (ETC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">11th European Wave &amp; Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826071v1</w:t>
+                <w:t xml:space="preserve">hal-01826072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence and Intermittency and Marine Energy: In situ measurements of wind and current speed and relationship between output power and turbulence</w:t>
               </w:r>
@@ -4622,215 +4622,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Multifractal Distribution : Application to Wind Energy Data</w:t>
+                <w:t xml:space="preserve">Estimating of a non-linear power curve for a Wind Turbine Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850219v1</w:t>
+                <w:t xml:space="preserve">hal-02905021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating of a non-linear power curve for a Wind Turbine Generator</w:t>
+                <w:t xml:space="preserve">Joint Multifractal Distribution : Application to Wind Energy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">The Fourth International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905021v1</w:t>
+                <w:t xml:space="preserve">hal-01850219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of the wind speed and the output power from a wind farm</w:t>
+                <w:t xml:space="preserve">Miltifractal analysis of the wind speed and the output power from a wind farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
@@ -4844,51 +4844,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341547v1</w:t>
+                <w:t xml:space="preserve">hal-03341548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Simulation of Wind Atmospheric using continuous cascade</w:t>
               </w:r>
@@ -4937,51 +4937,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miltifractal analysis of the wind speed and the output power from a wind farm</w:t>
+                <w:t xml:space="preserve">Spectral analysis of the wind speed and the output power from a wind farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François G Schmitt</w:t>
@@ -4995,51 +4995,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341548v1</w:t>
+                <w:t xml:space="preserve">hal-03341547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and stochastic modelling of wind speed sequences</w:t>
               </w:r>
@@ -5310,51 +5310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5435,51 +5435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des conditions d'apparition d'écoulements inverses en sortie d'un thermosiphon en convection naturelle d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5541,278 +5541,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t>
+                <w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Regis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sebastien Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Abadi</w:t>
+                <w:t xml:space="preserve">Mohammed Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Florida, United States. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PES.2007.386160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692555v1</w:t>
+                <w:t xml:space="preserve">hal-02488598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity detection in solar radiation signal using wavelet transform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Singularity detection in Solar Radiation Signal using wavelet transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abadi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Power Engineering Society General Meeting, 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, United States. pp.10.1109/PES.2007.386160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488598v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind speed fluctuations for short time scales electricity management</w:t>
               </w:r>
@@ -5925,77 +5925,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assesment of two spatio temporal forecasting technics for hourly satellite derived irradiance for a study case in the Caribbean isalnds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schlemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Fluctuations Scaling Analysis: Power Law of Ramp Rate’s Variance for PV Power Output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6430,222 +6430,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Prediction of Wind Energy in a Scale Invariant Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Duran Medina</w:t>
+                <w:t xml:space="preserve">Spectral Observations of PM10 Fluctuations in the Hilbert Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plocoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Turbulence VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 226, Springer International Publishing, pp.297-303, 2019, Springer Proceedings in Physics, </w:t>
+              <w:t xml:space="preserve">Hilbert Spaces, Linear Operators and Applications [Working Title]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-22196-6_47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/intechopen.88279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282381v1</w:t>
+                <w:t xml:space="preserve">hal-02431193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Observations of PM10 Fluctuations in the Hilbert Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plocoste</w:t>
+                <w:t xml:space="preserve">Small-Scale Prediction of Wind Energy in a Scale Invariant Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Duran Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hilbert Spaces, Linear Operators and Applications [Working Title]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IntechOpen, 2019, </w:t>
+              <w:t xml:space="preserve">Progress in Turbulence VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 226, Springer International Publishing, pp.297-303, 2019, Springer Proceedings in Physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/intechopen.88279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22196-6_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431193v1</w:t>
+                <w:t xml:space="preserve">hal-02282381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5/3 Kolmogorov Turbulent Behaviour and Intermittent Sustainable Energies</w:t>
               </w:r>
@@ -6739,51 +6739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fractal structure of Biblical Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Meynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6940,208 +6940,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00958512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de séries temporelles de production éolienne : loi de Taylor et propriétés multifractales</w:t>
+                <w:t xml:space="preserve">Characterization and Stochastic Modeling of Wind Speed Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Eric Falcon,Christophe Josserand,Marc Lefranc,Christophe Letellier. </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Emilion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin OberlackJoachim PeinkeAlessandro TalamelliLuciano CastilloMichael Hölling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Turbulence and Wind Energy IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.235-238, 2012, 978-3-642-28968-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28968-2-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760932v1</w:t>
+                <w:t xml:space="preserve">hal-01527883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Stochastic Modeling of Wind Speed Sequences</w:t>
+                <w:t xml:space="preserve">Analyse de séries temporelles de production éolienne : loi de Taylor et propriétés multifractales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Martin OberlackJoachim PeinkeAlessandro TalamelliLuciano CastilloMichael Hölling. </w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François G Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Falcon,Christophe Josserand,Marc Lefranc,Christophe Letellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Turbulence and Wind Energy IV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Non-Linéaire Publications, pp.61-66, 2012, 978-2-9538596-1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28968-2-50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01527883v1</w:t>
+                <w:t xml:space="preserve">hal-00760932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de séries temporelles de production éolienne: Loi de Taylor et propriétés multifractales</w:t>
               </w:r>
@@ -7239,216 +7239,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Emilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Soubdhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rudy Calif</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Blonbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00289567v1</w:t>
+                <w:t xml:space="preserve">hal-00319608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind speed classification using Dirichlet mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of daily solar radiation distributions using a mixture of Dirichlet distributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Soubdhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Emilion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Calif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319608v2</w:t>
+                <w:t xml:space="preserve">hal-00289567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7603,51 +7603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Nor Brute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.907440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carmona-Cabezas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez-Hornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guti&#233;rrez de Rav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.08.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.06.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02510268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78DQ95W9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshaies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-1332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina, Olmo Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duran Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Notel&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850219v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341547v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341548v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22196-6_47" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88279" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/106341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527883v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28968-2-50" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mehazzem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maina Andr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Calif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15228671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France-Nor Brute" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.907440" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341543v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2021.101177" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Carmona-Cabezas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Jim&#233;nez-Hornero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Guti&#233;rrez de Rav&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.08.027" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2020.06.031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02510268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284888v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Soubdhan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Schlemmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.11.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02146310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby-Koaly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monjoly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12122264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Andre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.10.042" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528296v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmo Dur&#225;n Medina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gaurier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.05.024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Huang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5890/JAND.2016.12.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.11.061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.07.897" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources4040787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-21-379-2014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846643v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Huang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2013.04.038" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH71F3NH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.09.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMSJ6SM9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-78DQ95W9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2012.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFSB5130-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Emilion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2011.03.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5JDTXQS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462662v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2009.01.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527878v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826070v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Blonbou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deshaies" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2005-1332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medina, Olmo Duran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341544v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982640v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duran Medina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834616v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826071v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826072v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland Notel&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905023v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01834637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826069v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488595v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tuhault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Regis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abadi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PES.2007.386160" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Regis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abadi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01826068v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02581646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schlemmer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02488593v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88279" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02282381v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22196-6_47" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/106341" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01850218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Meynet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Doncescu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958512v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28968-2-50" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760932v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319608v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>