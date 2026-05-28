--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rudy Valette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à MINES Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Film Boiling Around a Small Nickel Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.162. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids10070162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaporization Model for Continuous Surface Force Approaches and Subcooled Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (8), pp.233. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids8080233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles under flow: Simple numerical and theoretical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.023304. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of viscoplastic drop shape in impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindness Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.A1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle stiffness on shear-thinning of non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/8.0000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for the Special Issue: Statistical Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.782. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24060782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure” [Phys. Fluids 34 , 083105 (2022)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0126532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX rover: performing in situ surface investigations on Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.083105. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0101750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface behavior of a viscous fluid under free surface shear flow using an eccentric transparent Couette cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ipp-2022-4261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une cellule de Couette excentrique transparente pour l'étude du comportement d'écoulement de fluides visqueux à l’interface avec la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic dam-breaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.652. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro‐compounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion as a novel production method for MOX (UO2-PuO2) fuel rods: Rheological and physical characterizations on surrogate pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Mougard Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.4381-4390. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertia-dominated coiling instabilities of power-law fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282, pp.104321. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Eulerian framework for boiling and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.109030. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative and adaptive level-set method for the simulation of two-ﬂuid ﬂows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.104223. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Mackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.130-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.104260. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.514-519. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d'un livre électronique de connaissances sur la Rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01687904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of the Non-Isothermal Flow of a Non-Newtonian Polymer in a Co-Kneader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.425 - 433. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Plastisol Formulations for Coating Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (9), pp.982-988 </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rheological behavior of plastisol industrial formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity anisotropic adaptive variational multiscale method for multiphase flows with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.44-67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variational multiscale method for bingham flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostwald ripening in a yield-stress fluid under uniform gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308, pp.238-255. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive growth and rising of bubbles in a yield stress fluid. Consequences on the macroscopic swelling of bitumen drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single screw extrusion of SBR compounds – experimental study and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Portigliatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behavior of uncured styrene-butadiene rubber at low temperatures, pure and filled with carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9), pp.2156-2162. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 1D and 3D Approaches for Twin-Screw Extrusion Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de cinétique d'évolution de populations de bulles dans un fluide à seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.9 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a tube based constitutive equation for linear polymer melts with inter-chain tube pressure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), p. 79-84. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de SBR pur et chargé en noir de carbone : effets de la température et du taux de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new three-dimensional mixed finite element for direct numerical simulation of compressible viscoelastic flows with moving free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-011-1030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Fiber Breakage during Compounding in a Buss Kneader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between processing conditions and fiber breakage during compounding of glass fiber-reinforced polyamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.1842-1850. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.21217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a tube-based constitutive equation using conventional and planar elongation flow optical rheometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5-6), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-011-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct 3D numerical simulation code for extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.Pages 141-147. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional entrance flow of a low-density polyethylene (LDPE) and a linear low-density polyethylene (LLDPE) into a slit die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Münstedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (2-3), pp.Pages 82-94. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching time dependent pressure driven flows with a Rolie Poly numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm R. Mackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Hernández Fernández del Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (2-3), pp.Pages 118-125. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of the Development of Interfacial Instabilities in Two Layer Coextrusion Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004/02, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective linear stability analysis of two-layer coextrusion flow for molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interfacial instabilities in the coextrusion flow of PE and PS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.Pages 171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Instabilities in the Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.192 - 197. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en Mécanique : les Chiffres V2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Etay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Dripping Instabilities in Thin Non-Newtonian Liquid Films Flowing Down Inclined Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching, contact line receding and breakup dynamics of capillary bridges between a hydrophobic surface and a bath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL Soft and Living Matter days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Viscoelasticity Controls Instabilities and Pattern Formation in a Confined Flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghraieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en mécanique : les Chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (session plénière: "Place des femmes en mécanique")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghraieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on data-driven mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaporization Model for Computational Fluid Dynamics Simulations - Application to Film Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie de suspensions de particules molles non-browniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une cellule de Couette excentrée contra-rotative transparente pour étudier l’écoulement de fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès du du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazade Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes rheologiques de pates ceramique pour la mise en forme de combustible nucleaire par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Mougard Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a transparent counter-rotating eccentric coquette cell to study the flow of viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Rheology and Modeling of Materials (IC-RMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Anisotropic Adaptive Finite Element Method for Multiphase Flows with Phase Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized Monolithic FEM for Cahn-Hilliard/Navier-Stokes Equations on Anisotropic Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid rope coiling in a power-lax fluid: simulation and observation of the structuration at the impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching: simulation is ready to optimize the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhajria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: Scaling Laws and Quasi-static vs. Inertial Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'éléments finis stabilisés pour la simulation numérique des procédés de trempe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the yield stress on the evolution of a bubble population in a viscoplastic fluid, consequences on the macroscopic swelling of bitumen drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-driven segregation of regolith on low-gravity asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids comets Meteors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des instabilités de flambage dans un fluide rhéoépaississant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of the μ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.Article number 11005, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of the µ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of 2D and 3D dam-break cases using mu(I) rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of turbulent boiling with phase change and industrial steel quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazade Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High delity anisotropic adaptive FEM towards physical couplings in turbulent boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rise and coalescence of bubbles in a low Reynolds number flow: observations and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la coalescence et de la migration de bulles dans un fluide à très faible nombre de Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-break of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity anisotropic adaptive FEM towards physical couplings occurring in turbulent boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified compressibleincompressible Variational MultiScale method for liquid-vapour dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational multiscale Level-Set formulation for the simulation of multi-materials flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM13 - 13th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-breaks of granular materials from dry to dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage anisotrope et méthode variationnelle multi-échelles pour les écoulements des fluides de Bingham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic characterization; how to fill experimental gap between solid and liquid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraly Cuminatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM16 - International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de la fibre dans l’élaboration des polymères chargés. Particularité de l'utilisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mecamat - Mécanique des Matériaux Biosourcés : de l'extraction au recyclage, conséquences sur les propriétés effectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Use Of Prototype Industrial Flows To Identify Viscoelastic Constitutive Equations For Polymer Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.677-682 - ISBN 978-0-7354-0911-8, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes de champ pour étudier les lois de comportement des polymères fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de SBR pur et chargé en noir de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque Annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.123-125, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia (Italy), Italy. pp.123-125, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de comportement viscoélastique pour les polymères fondus linéaires polymoléculaires, validation rhéométrique et par mesures de champs d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full 3D simulation for twin screw extrusion based on an immersion domain method. application to mixing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Technical Conference of the Society of Plastics Engineers 2009, ANTEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chicago, Illinois, United States. pp.Pages 2356-2360 - ISBN 978-161567327-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du mélange distributif dans des procédés de mélange de polymères fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of polymer mixing processes using fluid-structure interaction methods and dispersion kinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@Part 2009 - From the Atom to the Part : Models and Computational Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoélasticité des polymères linéaires enchevêtrés polymoléculaires : étude de lois de comportement par mesures de champs d'écoulement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres non linéaires constitutifs de lois de comportement viscoélastique par mesures de champ dans des écoulements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Palaiseau, France. p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of mixing processes using 3D-parallel, fluid-structure interaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1131-1134, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’orientation d’une fibre dans un écoulement de cisaillement pour les fluides viscoélastiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LDPE converging flows using fieldwise measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Münstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 687-690, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain immersion technique and free surface computations applied to extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 1402-1405 - ISBN 0735404143, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champ dans des écoulements complexes pour l'identification du comportement d'un polyéthylène basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Münstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid structure interaction techniques for extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Processing And Design; Modeling, Simulation and Applications; NUMIFORM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 319-324, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 873-878 - ISBN 0735404143, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh immersion technique for 3D moving domain calculation and applications to twin-screw extrusion and mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Polymer Processing Society (PPS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Sequence of Physical Processes framework relating the second Piola-Kirchhoff stress tensor to the Green-Lagrange strain tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles: simple numerical and theoretical insights of the competition in 2D geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a transparent co-and counter-rotating eccentric Couette cell dedicated to study the interfacial flow behavior of viscous fluids under free surface shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX Rover:&nbsp;Performing in-situ Surface Investigations on&nbsp;Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Boettger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle stiffness on shear-thinning of non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folding instabilities in non-Newtonian viscous sheets: shear thinning and shear thickening effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindness Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93456-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93456-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion des polymères : instabilités d'interface = Coextrusion of polymers: interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AM3661, Editions T.I., AM3661 - 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidomain Finite Element Computations: Application to Multiphasic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by M'hamed Souli, David J. Benson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbitrary Lagrangian Eulerian and Fluid-Structure Interaction: Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pages 221-289 - Chapter 5, 2010, 978-1-84821-131-5. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557884.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs éléments finis multidomaines : applications aux problèmes multi-phasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mhamed Souli Jean-François Sigrist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction fluide-structure: modélisation et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science publications : Lavoisier, Pages 166-205 - Chapitre 3, 2009, Traité Mécanique et ingénierie des matériaux. Série Matériaux et métallurgie, 978-2-7462-1715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic approach to distributive mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ica Manas-Zloczower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing and Compounding of Polymers: Theory and Practice. Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Carl Hanser Verlag, pp.217-239, 2009, 978-3-446-40773-2. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9783446433717.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité du procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gavrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeuvre collectif coordonné par Eric Felder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, tribologie et formage des matériaux : Mélanges offerts à François Delamare pour son 60ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses MINES ParisTech, pp.461-475, 2001, Sciences de la matière, 2-911762-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité de l'écoulement de Poiseuille de fluides viscoélastiques. Application au procédé de coextrusion des polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of wetting and phase change phenomena to simulate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Wettability Effects on Phase Change Phenomena (SWEP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-breaks problems : application to granular materials flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Flow and Processing of Highly Filled Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un livre électronique de connaissances sur la rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rudy Valette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à MINES Paris - PSL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 300, pp.140277. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.140277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Study of Film Boiling Around a Small Nickel Sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (7), pp.162. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids10070162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaporization Model for Continuous Surface Force Approaches and Subcooled Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (8), pp.233. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fluids8080233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles under flow: Simple numerical and theoretical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.023304. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.023304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of viscoplastic drop shape in impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindness Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Godefroid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Monteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bouttes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.A1. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction for the Special Issue: Statistical Fluid Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (6), pp.782. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e24060782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle stiffness on shear-thinning of non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/8.0000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: “Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure” [Phys. Fluids 34 , 083105 (2022)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (10), pp.109903. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0126532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX rover: performing in situ surface investigations on Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Böttger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Murdoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Planets and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40623-021-01464-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of extension of models relating rheological quantities and microscopic structure through the use of a double fractal structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (8), pp.083105. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0101750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interface behavior of a viscous fluid under free surface shear flow using an eccentric transparent Couette cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ipp-2022-4261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une cellule de Couette excentrique transparente pour l'étude du comportement d'écoulement de fluides visqueux à l’interface avec la paroi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Pignolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro-compounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoplastic dam-breaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Extensional Rheology of Linear and Branched Polybutylene Succinate Blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.652. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13040652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and experimental study of the flow of a molten polymer in a micro‐compounder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (12), pp.3135-3146. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion as a novel production method for MOX (UO2-PuO2) fuel rods: Rheological and physical characterizations on surrogate pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Mougard Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (7), pp.4381-4390. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertia-dominated coiling instabilities of power-law fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282, pp.104321. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2020.104321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Eulerian framework for boiling and evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.109030. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservative and adaptive level-set method for the simulation of two-ﬂuid ﬂows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 191, pp.104223. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of viscosity, yield stress, and surface tension on the deformation and breakup profiles of fluid filaments stretched at very high velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Mackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 263, pp.130-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to the rheology and geometry of granular collapses by using the μ(I) rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191, pp.104260. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.514-519. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d'un livre électronique de connaissances sur la Rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01687904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of the Non-Isothermal Flow of a Non-Newtonian Polymer in a Co-Kneader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.425 - 433. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology of Plastisol Formulations for Coating Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (9), pp.982-988 </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rheological behavior of plastisol industrial formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamina Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.26-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity anisotropic adaptive variational multiscale method for multiphase flows with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 307, pp.44-67. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive variational multiscale method for bingham flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2016.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostwald ripening in a yield-stress fluid under uniform gas production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 231, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive growth and rising of bubbles in a yield stress fluid. Consequences on the macroscopic swelling of bitumen drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.162-169. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2016.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified adaptive Variational MultiScale method for two phase compressible–incompressible flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 308, pp.238-255. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.8-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single screw extrusion of SBR compounds – experimental study and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Portigliatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFP Rubber, fibres, plastics international : Magazine for the polymer industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological behavior of uncured styrene-butadiene rubber at low temperatures, pure and filled with carbon black</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9), pp.2156-2162. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de cinétique d'évolution de populations de bulles dans un fluide à seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26, pp.9 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between 1D and 3D Approaches for Twin-Screw Extrusion Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Chau Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (5), pp.641-648. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extrusion conditions on fiber breakage along the screw profile during twin screw compounding of glass fiber-reinforced PA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (1), pp.49-57. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de SBR pur et chargé en noir de carbone : effets de la température et du taux de charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00960902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental validation of a tube based constitutive equation for linear polymer melts with inter-chain tube pressure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), p. 79-84. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new three-dimensional mixed finite element for direct numerical simulation of compressible viscoelastic flows with moving free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-011-1030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Fiber Breakage during Compounding in a Buss Kneader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between processing conditions and fiber breakage during compounding of glass fiber-reinforced polyamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (11), pp.1842-1850. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.21217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a tube-based constitutive equation using conventional and planar elongation flow optical rheometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5-6), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-011-0573-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct 3D numerical simulation code for extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), pp.Pages 141-147. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.2207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional entrance flow of a low-density polyethylene (LDPE) and a linear low-density polyethylene (LLDPE) into a slit die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Münstedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (2-3), pp.Pages 82-94. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching time dependent pressure driven flows with a Rolie Poly numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm R. Mackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Hernández Fernández del Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (2-3), pp.Pages 118-125. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00514056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of the Development of Interfacial Instabilities in Two Layer Coextrusion Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004/02, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective linear stability analysis of two-layer coextrusion flow for molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interfacial instabilities in the coextrusion flow of PE and PS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.Pages 171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Instabilities in the Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.192 - 197. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of Dripping Instabilities in Thin Non-Newtonian Liquid Films Flowing Down Inclined Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Al Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids and Complexity IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en Mécanique : les Chiffres V2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Etay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive-free 3D-printed nanostructured carboxymethyl cellulose aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference AERC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching, contact line receding and breakup dynamics of capillary bridges between a hydrophobic surface and a bath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSL Soft and Living Matter days 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW RHEOLOGY HELPS MAKING 3D PRINTED ADDITIVE-AND CROSSLINKER-FREE BIO-AEROGELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujie Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPNOE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mid Sweden University, Aug 2025, Sundsvall, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Viscoelasticity Controls Instabilities and Pattern Formation in a Confined Flow?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cailly-Brandstäter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghraieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des femmes en mécanique : les Chiffres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Entemeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique (session plénière: "Place des femmes en mécanique")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Ghraieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramy Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurèle Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on data-driven mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vaporization Model for Computational Fluid Dynamics Simulations - Application to Film Boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazade Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03863428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhéologie de suspensions de particules molles non-browniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’une cellule de Couette excentrée contra-rotative transparente pour étudier l’écoulement de fluides visqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème Congrès du du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes rheologiques de pates ceramique pour la mise en forme de combustible nucleaire par extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-F. Mougard Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a transparent counter-rotating eccentric coquette cell to study the flow of viscous fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Rheology and Modeling of Materials (IC-RMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fidelity Anisotropic Adaptive Finite Element Method for Multiphase Flows with Phase Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York city, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Simulation of Granular Collapses Using Mu(I)-like Rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic Mesh Adaptation on Emerging Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckling of Viscoplastic Bingham Fluid Filaments under Compression Stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized Monolithic FEM for Cahn-Hilliard/Navier-Stokes Equations on Anisotropic Unstructured Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low impact cratering on granular beds under low gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Framework for Simulating Two and Three-dimensional Viscoplastic Collapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New-York City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénétration dans un milieu granulaire sous très faible gravité : cas de la sonde Mascot sur l'astéroïde Ryugu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Sardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeqi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachna Bhoonah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the yield stress on the evolution of a bubble population in a viscoplastic fluid, consequences on the macroscopic swelling of bitumen drums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tampa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'éléments finis stabilisés pour la simulation numérique des procédés de trempe industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid rope coiling in a power-lax fluid: simulation and observation of the structuration at the impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching: simulation is ready to optimize the process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Belhajria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Predictions of the mu(I) Rheology in 2D and 3D Granular Column Collapse: Scaling Laws and Quasi-static vs. Inertial Regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique des instabilités de flambage dans un fluide rhéoépaississant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Antoniotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of the μ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powders and Grains 2017 – 8th International Conference on Micromechanics on Granular Media </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.Article number 11005, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201714011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration-driven segregation of regolith on low-gravity asteroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald-Louis Ballouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derek C. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asteroids comets Meteors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent boiling multiphase flows using variational multiscale FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of turbulent boiling with phase change and industrial steel quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Poitrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Conference on Heat Treatment and Surface Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis adaptatifs pour la simulation des phénomènes interfaciaux avec changement de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazade Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of the µ(I) rheology in 2D and 3D granular column collapse: scaling laws and quasi-static vs. inertial regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2017, Lille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative predictions of 2D and 3D dam-break cases using mu(I) rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89th Annual Meeting of the Society of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High delity anisotropic adaptive FEM towards physical couplings in turbulent boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Finite Elements in Flow Problems FEF 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rise and coalescence of bubbles in a low Reynolds number flow: observations and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled epdm rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mechanics of Time Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Mechanics of Time Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Non-Newtonian multiphase flow using adaptive stabilized finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01468995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la coalescence et de la migration de bulles dans un fluide à très faible nombre de Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-break of granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermal and volume change measurements during stretching of filled EPDM rubbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanics of Time-Dependent Materials (MTDM2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fidelity anisotropic adaptive FEM towards physical couplings occurring in turbulent boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Liquid-Vapor Interfaces in Fluid Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified compressibleincompressible Variational MultiScale method for liquid-vapour dynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khalloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Massoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Mesri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations directes d'écroulement de barrage : application aux écoulements de matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational multiscale Level-Set formulation for the simulation of multi-materials flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USNCCM13 - 13th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-breaks of granular materials from dry to dilute suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of stretching on the network structure of carbon black filled EPDM rubbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence Elastomery (Elastomery 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the stretching on the network structure of carbon black filled EPDM rubbers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELASTOMERY 2015, 16ème Conférence- Elaboration, Characterisation, Recycling and Durability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Tours, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie de la fibre dans l’élaboration des polymères chargés. Particularité de l'utilisation de fibres végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Budtova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national Mecamat - Mécanique des Matériaux Biosourcés : de l'extraction au recyclage, conséquences sur les propriétés effectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jan 2014, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic characterization; how to fill experimental gap between solid and liquid techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraly Cuminatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM16 - International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de maillage anisotrope et méthode variationnelle multi-échelles pour les écoulements des fluides de Bingham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matricial approach of fibre breakage in twin-screw extrusion of glass fibres reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Pattaya, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On The Use Of Prototype Industrial Flows To Identify Viscoelastic Constitutive Equations For Polymer Melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.677-682 - ISBN 978-0-7354-0911-8, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de méthodes de champ pour étudier les lois de comportement des polymères fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement rhéologique de SBR pur et chargé en noir de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Crié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dubrocq-Baritaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème Colloque Annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of fiber break-up during compounding of glass fiber-reinforced polyamide in batchand continuous mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Times of Polymers (TOP) and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia, Italy. pp.123-125, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of fibre breakage during compoundings short glass fibre reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual Meeting of Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Processing Conditions on the Formation of Glass Fibre reinforced Polyamide Matrix Composites by Continuous Compounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Fiber Break-up During Compounding of Glass Fiber-Reinforced Polyamide in Batch and Continuous Mixers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessim Ghamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Times of Polymers and Composites Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ischia (Italy), Italy. pp.123-125, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3455551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du mélange distributif dans des procédés de mélange de polymères fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi de comportement viscoélastique pour les polymères fondus linéaires polymoléculaires, validation rhéométrique et par mesures de champs d'écoulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A full 3D simulation for twin screw extrusion based on an immersion domain method. application to mixing elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Technical Conference of the Society of Plastics Engineers 2009, ANTEC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Chicago, Illinois, United States. pp.Pages 2356-2360 - ISBN 978-161567327-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of polymer mixing processes using fluid-structure interaction methods and dispersion kinetics models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal de Micheli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Inceoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@Part 2009 - From the Atom to the Part : Models and Computational Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoélasticité des polymères linéaires enchevêtrés polymoléculaires : étude de lois de comportement par mesures de champs d'écoulement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paramètres non linéaires constitutifs de lois de comportement viscoélastique par mesures de champ dans des écoulements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Palaiseau, France. p. 223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’orientation d’une fibre dans un écoulement de cisaillement pour les fluides viscoélastiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale simulation of mixing processes using 3D-parallel, fluid-structure interaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 1131-1134, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0179-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of LDPE converging flows using fieldwise measurements techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Münstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 687-690, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0308-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain immersion technique and free surface computations applied to extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 1402-1405 - ISBN 0735404143, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de champ dans des écoulements complexes pour l'identification du comportement d'un polyéthylène basse densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghalia Boukellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Münstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid structure interaction techniques for extrusion and mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Processing And Design; Modeling, Simulation and Applications; NUMIFORM '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 319-324, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 873-878 - ISBN 0735404143, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesh immersion technique for 3D moving domain calculation and applications to twin-screw extrusion and mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Annual Meeting of the Polymer Processing Society (PPS-22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Yamagata, Japan. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of Sequence of Physical Processes framework relating the second Piola-Kirchhoff stress tensor to the Green-Lagrange strain tensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and disaggregation processes in clusters of particles: simple numerical and theoretical insights of the competition in 2D geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Vincent Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poulesquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a transparent co-and counter-rotating eccentric Couette cell dedicated to study the interfacial flow behavior of viscous fluids under free surface shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashanth Thirunavukkarasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folding instabilities in non-Newtonian viscous sheets: shear thinning and shear thickening effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MMX Rover:&nbsp;Performing in-situ Surface Investigations on&nbsp;Phobos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ulamec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Boettger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle stiffness on shear-thinning of non-Brownian suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kindness Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93456-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase Flows with Viscoplastic Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselmo Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Isukwem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphase Flow Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.187-198, 2022, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93456-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coextrusion des polymères : instabilités d'interface = Coextrusion of polymers: interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AM3661, Editions T.I., AM3661 - 6 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidomain Finite Element Computations: Application to Multiphasic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by M'hamed Souli, David J. Benson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbitrary Lagrangian Eulerian and Fluid-Structure Interaction: Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pages 221-289 - Chapter 5, 2010, 978-1-84821-131-5. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557884.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs éléments finis multidomaines : applications aux problèmes multi-phasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mhamed Souli Jean-François Sigrist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction fluide-structure: modélisation et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science publications : Lavoisier, Pages 166-205 - Chapitre 3, 2009, Traité Mécanique et ingénierie des matériaux. Série Matériaux et métallurgie, 978-2-7462-1715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic approach to distributive mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ica Manas-Zloczower. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixing and Compounding of Polymers: Theory and Practice. Second edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Carl Hanser Verlag, pp.217-239, 2009, 978-3-446-40773-2. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9783446433717.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité du procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gavrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeuvre collectif coordonné par Eric Felder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, tribologie et formage des matériaux : Mélanges offerts à François Delamare pour son 60ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses MINES ParisTech, pp.461-475, 2001, Sciences de la matière, 2-911762-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité de l'écoulement de Poiseuille de fluides viscoélastiques. Application au procédé de coextrusion des polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. École Nationale Supérieure des Mines de Paris, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00480359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of wetting and phase change phenomena to simulate boiling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pigeonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Wettability Effects on Phase Change Phenomena (SWEP) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct simulation of dam-breaks problems : application to granular materials flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Riber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st workshop on Flow and Processing of Highly Filled Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un livre électronique de connaissances sur la rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Grenoble, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId356"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids10070162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Vincent Bouthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060782" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01464-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Thirunavukkarasu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-4261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Mougard Camacho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02422190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01395099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Abdesselam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.08.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89KG6359-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.06.010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5JD283-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baritaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2338378CCC87B0854120B93B5EBF1F49FD2862F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089180v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chau Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2951" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831240v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Boukellal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013048" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960902v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;lissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0573-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A7D6B8F2EC8A482C03FE5D172CED2E7F548363F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2207" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut M&#252;nstedt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJTDH6DL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R. Mackley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hern&#225;ndez Fern&#225;ndez del Castillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG9KLNQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Al Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hertel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358714v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Mougard Camacho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730518v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhajria" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730488v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730481v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01570579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632643v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730513v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487255v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469031v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469186v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470303v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589593" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675585v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509375v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509292v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510363v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0179-9" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hertel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0308-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729711" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509552v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740831" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00851365v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443554v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432399v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Boettger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353575v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isukwem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509296v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508510v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9783446433717.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00480359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428053v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujie Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Castellani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.140277" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443531v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brissot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids10070162" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8080233" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04384086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Vincent Bouthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Manneville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.023304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kindness Isukwem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godefroid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693813v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24060782" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000338" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0126532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ulamec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute B&#246;ttger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Grott" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-021-01464-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101750" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashanth Thirunavukkarasu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pignolet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-4261" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Berton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25826" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03154909v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Bourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13040652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432397v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Mougard Camacho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doreau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.01.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03101983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02422190v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khalloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Mackley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104260" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575748v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.3350" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01395099v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Abdesselam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24475" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487249v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354154v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.04.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2016.08.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01301063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marchal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.03.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89KG6359-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2016.06.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB5JD283-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353998v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.05.022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QXP46DZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01254416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cri&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dubrocq-Baritaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Baritaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24090" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2338378CCC87B0854120B93B5EBF1F49FD2862F3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108915v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01089180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Durin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Micheli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Chau Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal David" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2951" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00795669v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Inceoglu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2012.12.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7ZH1WVR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessim Ghamri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pradel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2659" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00960902v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent P&#233;lissier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00831240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Boukellal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013048" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699572v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2525" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21217" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00612051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-011-0573-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A7D6B8F2EC8A482C03FE5D172CED2E7F548363F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509483v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.2207" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834988v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Hertel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut M&#252;nstedt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJTDH6DL-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00514056v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R. Mackley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hern&#225;ndez Fern&#225;ndez del Castillo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG9KLNQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443783v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Al Ali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443719v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hertel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Entemeyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540680v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358714v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Mougard Camacho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Doreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358721v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977581v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977590v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977574v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thuillet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeqi Zhu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Gorce" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachna Bhoonah" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977583v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977588v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977570v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977578v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01977576v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730481v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730510v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antoniotti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730518v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belhajria" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730488v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632874v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01570579v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714011005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730503v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Schwartz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Maurel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald-Louis Ballouz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek C. Richardson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730491v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922523v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730513v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01521751v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01730485v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487254v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Candau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500698v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01468995v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487255v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469018v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01499444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487257v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01466707v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706197v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469186v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01502249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01260847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01109317v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113524v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraly Cuminatto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01470303v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167376v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00676867v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589593" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675585v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509746v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455551" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166892v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167359v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05166911v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05164819v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510363v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0179-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510260v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hertel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M&#252;nstedt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0308-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509550v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729711" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521643v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509552v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740831" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00851365v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443554v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922659v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432447v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03432399v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Boettger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353575v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93456-9_17" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922453v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isukwem" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509296v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508510v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9783446433717.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00480359v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02560254v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219024v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Laithier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>