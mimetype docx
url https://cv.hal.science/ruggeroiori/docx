--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ruggero Iori </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de conférences à Cergy Paris Université (CY) et membre du laboratoire EMA, affilié au CEET/Cnam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -816,209 +816,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boys In White. L’assimilation des valeurs médicales par les étudiants de médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards sur les usages de la catégorie « travail social » dans les recherches en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.103-105. </w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.83-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.9806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175450v1</w:t>
+                <w:t xml:space="preserve">hal-03175441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les usages de la catégorie « travail social » dans les recherches en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boys In White. L’assimilation des valeurs médicales par les étudiants de médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruggero Iori</w:t>
+                <w:t xml:space="preserve">Florian Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, pp.83-99. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.103-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175441v1</w:t>
+                <w:t xml:space="preserve">hal-03175450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’« intensité » du curriculum en service social : un apprentissage en tension entre standardisation scolaire et qualification professionnelle</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09ADDC1B"/>
+    <w:nsid w:val="1849994F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>