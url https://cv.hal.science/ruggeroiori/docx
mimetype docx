--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -738,516 +738,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « sciences du service social » en Italie, entre autonomisation institutionnelle et uniformisation européenne</w:t>
+                <w:t xml:space="preserve">L’« intensité » du curriculum en service social : un apprentissage en tension entre standardisation scolaire et qualification professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94, pp.19-31. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175444v1</w:t>
+                <w:t xml:space="preserve">hal-03175445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards sur les usages de la catégorie « travail social » dans les recherches en sciences humaines et sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « sciences du service social » en Italie, entre autonomisation institutionnelle et uniformisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 94, pp.83-99. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6963⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 94, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175441v1</w:t>
+                <w:t xml:space="preserve">hal-03175444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boys In White. L’assimilation des valeurs médicales par les étudiants de médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards sur les usages de la catégorie « travail social » dans les recherches en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.9806⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175450v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’« intensité » du curriculum en service social : un apprentissage en tension entre standardisation scolaire et qualification professionnelle</w:t>
+                <w:t xml:space="preserve">Boys In White. L’assimilation des valeurs médicales par les étudiants de médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 209, pp.29-41. </w:t>
+              <w:t xml:space="preserve">, 2021, 209, pp.103-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.9681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175445v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une &amp;quot;universitarisation&amp;quot; de la formation initiale en travail social en France ?</w:t>
+                <w:t xml:space="preserve">David Pichonnaz, Devenirs policiers. Une socialisation professionnelle en contrastes, Lausanne, Antipodes, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.33641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02862457v1</w:t>
+                <w:t xml:space="preserve">hal-03175452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pichonnaz, Devenirs policiers. Une socialisation professionnelle en contrastes, Lausanne, Antipodes, 2017</w:t>
+                <w:t xml:space="preserve">Vers une &amp;quot;universitarisation&amp;quot; de la formation initiale en travail social en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.33641⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03175452v1</w:t>
+                <w:t xml:space="preserve">halshs-02862457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'individu d'abord? Les enseignements professionnels dans les formations d’assistantes sociales en France et en Italie</w:t>
               </w:r>
@@ -1673,200 +1673,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02085105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des discours vocationnels comme support de légitimité dans le champ de l'intervention sociale</w:t>
+                <w:t xml:space="preserve">Compte-rendu : Julie Pagis, Mai 68, un pavé dans leur histoire, Presses de SciencesPo, Paris, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Nicourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vsoc.144.0101⟩</w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.16336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130978v1</w:t>
+                <w:t xml:space="preserve">hal-03175454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu : Julie Pagis, Mai 68, un pavé dans leur histoire, Presses de SciencesPo, Paris, 2014</w:t>
+                <w:t xml:space="preserve">La construction des discours vocationnels comme support de légitimité dans le champ de l'intervention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nicourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.101-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.16336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.144.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03175454v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Sophie Orange, L’autre enseignement supérieur. Les BTS et la gestion des aspirations scolaires</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1849994F"/>
+    <w:nsid w:val="75A8CAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>