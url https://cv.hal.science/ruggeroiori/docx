--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -346,1827 +346,1827 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’école du travail social. Une sociologie comparée des formations d’assistantes sociales en France et en Italie</w:t>
+                <w:t xml:space="preserve">Introduction : Les professionnel·les de l’éducation et du social pris dans des injonctions contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2018. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2018SACLV028⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171 (171), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14hig⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02891564v1</w:t>
+                <w:t xml:space="preserve">hal-05221669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni en haut, ni en bas : la sélection dans la formation d’assistant.e de service social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, http://journals.openedition.org.bibdocs.u-cergy.fr/cres/6049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des jeunes dans une association de protection de l’enfance : des logiques d’action en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, http://journals.openedition.org/sejed/11831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « sciences du service social » en Italie, entre autonomisation institutionnelle et uniformisation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur les usages de la catégorie « travail social » dans les recherches en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.83-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.6963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boys In White. L’assimilation des valeurs médicales par les étudiants de médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.103-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’« intensité » du curriculum en service social : un apprentissage en tension entre standardisation scolaire et qualification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.29-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une &amp;quot;universitarisation&amp;quot; de la formation initiale en travail social en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02862457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichonnaz, Devenirs policiers. Une socialisation professionnelle en contrastes, Lausanne, Antipodes, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.33641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'individu d'abord? Les enseignements professionnels dans les formations d’assistantes sociales en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (1), pp.253-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.042.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche de la profession perdue ? L’évitement du politique dans la formation d’assistant-e de service social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.043.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre universitarisation et « professionnalisation » : la formation des assistant-e-s de service social, en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.5071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des « héritières » dans la formation d’assistante de service social ? Aspiration au travail social et reclassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’horizon vertical de la recherche. La socialisation de laboratoire d’apprentis chercheurs en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Minoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dossier « La socialisation des doctorants en sciences humaines et sociales », 2015 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des discours vocationnels comme support de légitimité dans le champ de l'intervention sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Nicourd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.144.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Julie Pagis, Mai 68, un pavé dans leur histoire, Presses de SciencesPo, Paris, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.16336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu: Sophie Orange, L’autre enseignement supérieur. Les BTS et la gestion des aspirations scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.11695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : Ducange Jean-Numa, Marlière Philippe, Weber Louis, La gauche radicale en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.13432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Les professionnel·les de l’éducation et du social pris dans des injonctions contradictoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divisions of labor and partnership in Transnational Social Movements: observations of North-South and South-South interaction at the World Social Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Iori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Becquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...1399 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Observing protest from a place. The World Social Forum in Dakar (2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9789048525805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03175457v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisions of labor and partnership in Transnational Social Movements: observations of North-South and South-South interaction at the World Social Forum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À l’école du travail social. Une sociologie comparée des formations d’assistantes sociales en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Iori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sociologie. Université Paris Saclay (COmUE), 2018. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018SACLV028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaline Bergamaschi</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-03130988v1</w:t>
+                <w:t xml:space="preserve">tel-02891564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75A8CAD0"/>
+    <w:nsid w:val="8EAD78BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ruggeroiori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-4007-3020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230555136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ema.cyu.fr/presentation" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ceet.cnam.fr/le-ceet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epdis.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/meef-pratiques-et-ingenierie-de-la-formation-conseil-projet-et-action-sociale-territoriale-et-associative-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gyms.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/formationemploi/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rt4.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sociologuesdusuperieur.org/index.php/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.printemps.uvsq.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221669v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Iori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fugier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175444v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175441v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.6963" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tixier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9806" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.33641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.042.0253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.043.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.5071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130976v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Laumond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2975" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nicourd" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.144.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.16336" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.11695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.13432" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bergamaschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048525805" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SACLV028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175459v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>