--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -797,408 +797,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri Net-Based Model for 5G and Beyond Networks Resilience Evaluation</w:t>
+                <w:t xml:space="preserve">A Petri Net-based model to study the impact of traffic changes on 5G network resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertr Decocq</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 25th Conference on Innovation in Clouds, Internet and Networks and Workshops (ICIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIN53892.2022.9758134⟩</w:t>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.3016-3023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-02-493-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648310v1</w:t>
+                <w:t xml:space="preserve">hal-03891448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Petri Net-based model to study the impact of traffic changes on 5G network resilience</w:t>
+                <w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891448v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t>
+                <w:t xml:space="preserve">Petri Net-Based Model for 5G and Beyond Networks Resilience Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decocq</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertr Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 25th Conference on Innovation in Clouds, Internet and Networks and Workshops (ICIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN53892.2022.9758134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656125v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t>
               </w:r>
@@ -1483,51 +1483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6125-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiting Peng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-02-493-cd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375406v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjin Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Perron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bowie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-6125-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiting Peng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-02-493-cd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>