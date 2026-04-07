--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -462,51 +462,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -855,181 +855,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+                <w:t xml:space="preserve">Locating and dimensioning medical units in underserved areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klevi Maliqari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305175v1</w:t>
+                <w:t xml:space="preserve">hal-05554995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
+                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
@@ -1060,97 +1025,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia, France. pp.207-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04590-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268883v1</w:t>
+                <w:t xml:space="preserve">hal-05305175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations MaxSAT pour la programmation non linéaire en nombres entiers</w:t>
+                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
@@ -1181,194 +1155,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208053v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du p-centre avec contraintes de capacité, stratification et gestion des pannes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
+                <w:t xml:space="preserve">Formulations MaxSAT pour la programmation non linéaire en nombres entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001302v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche heuristique pour l'équilibrage de lignes d'assemblage avec minimisation du pic de consommation énergétique</w:t>
               </w:r>
@@ -1594,178 +1568,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches exactes pour le problème de satisfiabilité diversifiée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+                <w:t xml:space="preserve">Problème du p-centre avec contraintes de capacité, stratification et gestion des pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208068v1</w:t>
+                <w:t xml:space="preserve">hal-05001302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified p-Center Problem with Capacity Constraints and Failure Foresight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1793,669 +1780,777 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CODiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Power Peaks in Simple Assembly Line Balancing Through Maximum Satisfiability</w:t>
+                <w:t xml:space="preserve">Approches exactes pour le problème de satisfiabilité diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05017791v1</w:t>
+                <w:t xml:space="preserve">hal-05208068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des pics d'énergie dans l'équilibrage des lignes d'assemblage par la Satisfiabilité Maximum</w:t>
+                <w:t xml:space="preserve">Optimizing Power Peaks in Simple Assembly Line Balancing Through Maximum Satisfiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes JFPC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, United States. pp.363-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684888v1</w:t>
+                <w:t xml:space="preserve">hal-05017791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dantzig-Wolfe decomposition for robust balancing of a simple assembly line under uncertainty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Minimisation des pics d'énergie dans l'équilibrage des lignes d'assemblage par la Satisfiabilité Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">Actes JFPC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451791v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
+                <w:t xml:space="preserve">Dantzig-Wolfe decomposition for robust balancing of a simple assembly line under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">25th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741385v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+                <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595211v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595211v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estratégia bi-critério para um problema de escalabilidade em computação nas nuvens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Reis Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Brazilian Symposium of Operational Research (SBPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Porto de Galinhas, Brazil. pp.360-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2465,114 +2560,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Decomposition Methods for Large-Scale Fixed-Charge Capacitated Multicommodity Network Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sa Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Clermont Auvergne [2017-2020]; Universidade Federal de Minas Gerais, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020CLFAC024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2719,51 +2814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06303-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704248v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Reis Rodrigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03076909v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06303-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevi Maliqari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Reis Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03076909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>