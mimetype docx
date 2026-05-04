--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,419 +66,523 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new upper bound based on Dantzig-Wolfe decomposition to maximize the stability radius of a simple assembly line under uncertainty</w:t>
+                <w:t xml:space="preserve">Stability factor for robust balancing of transfer lines under task processing time uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+                <w:t xml:space="preserve">Rui Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 313 (3), pp.1015-1030. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.08.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2026.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192659v1</w:t>
+                <w:t xml:space="preserve">hal-05586797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume-Based Branch-and-Cut Algorithm for Large-Scale Fixed-Charge Multicommodity Network Design</w:t>
+                <w:t xml:space="preserve">A new upper bound based on Dantzig-Wolfe decomposition to maximize the stability radius of a simple assembly line under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Shibasaki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maurício de Souza</w:t>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-024-06303-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313 (3), pp.1015-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760773v1</w:t>
+                <w:t xml:space="preserve">hal-04192659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Volume-Based Branch-and-Cut Algorithm for Large-Scale Fixed-Charge Multicommodity Network Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Baïou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Barahona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurício de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351, pp.133-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-024-06303-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lagrangian bounds for large‐scale multicommodity network design: a comparison between Volume and Bundle methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Baïou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mahey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.296-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/itor.12770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -488,1686 +592,1686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benders decomposition for robust balancing of production lines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
+                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2026)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia, France. pp.207-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04590-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525199v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche matheuristique pour la location de centres de soins et leurs services avec contraintes de capacité et gestion de pannes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+                <w:t xml:space="preserve">Benders decomposition for robust balancing of production lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layth Kashou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534984v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia, France. pp.190-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04590-4_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating and dimensioning medical units in underserved areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klevi Maliqari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klevi Maliqari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Approche matheuristique pour la location de centres de soins et leurs services avec contraintes de capacité et gestion de pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sa Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA:European Conference on Logics in Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305175v1</w:t>
+                <w:t xml:space="preserve">hal-05534984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Approaches for the Diverse Satisfiability Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kutaisi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations MaxSAT pour la programmation non linéaire en nombres entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche heuristique pour l'équilibrage de lignes d'assemblage avec minimisation du pic de consommation énergétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Problème du p-centre avec contraintes de capacité, stratification et gestion des pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208095v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Approche heuristique pour l'équilibrage de lignes d'assemblage avec minimisation du pic de consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago G. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268901v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du p-centre avec contraintes de capacité, stratification et gestion des pannes</w:t>
+                <w:t xml:space="preserve">Maximum Satisfiability Formulations for Nonlinear Integer Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
+                <w:t xml:space="preserve">Zhifei Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lucet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Cherif</w:t>
+                <w:t xml:space="preserve">Chu-Min Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Logics in Artificial Intelligence (JELIA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kutaisi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001302v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratified p-Center Problem with Capacity Constraints and Failure Foresight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux-Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CODiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches exactes pour le problème de satisfiabilité diversifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chu-Min Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Power Peaks in Simple Assembly Line Balancing Through Maximum Satisfiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Herndon, United States. pp.363-370, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des pics d'énergie dans l'équilibrage des lignes d'assemblage par la Satisfiabilité Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes JFPC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantzig-Wolfe decomposition for robust balancing of a simple assembly line under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,375 +2286,375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Congress of the French Society of Operations Research and Decision Aid (ROADEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui S Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Restrepo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui S. Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estratégia bi-critério para um problema de escalabilidade em computação nas nuvens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Túlio Reis Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sá Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Brazilian Symposium of Operational Research (SBPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Porto de Galinhas, Brazil. pp.360-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2560,114 +2664,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian Decomposition Methods for Large-Scale Fixed-Charge Capacitated Multicommodity Network Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Sa Shibasaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université Clermont Auvergne [2017-2020]; Universidade Federal de Minas Gerais, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020CLFAC024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2814,51 +2918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760773v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio de Souza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06303-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046371v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Souza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12770" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevi Maliqari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Reis Rodrigues" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03076909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Shibasaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Rossi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2026.03.042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.08.046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760773v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ba&#239;ou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barahona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mahey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio de Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-024-06303-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Souza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12770" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Min Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialu Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Kashou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04590-4_14" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevi Maliqari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lucet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Carpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sa Shibasaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux-Devendeville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05268901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05017791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00060" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Reis Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03076909v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>