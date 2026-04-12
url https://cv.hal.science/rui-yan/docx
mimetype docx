--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -66,945 +66,1049 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phrases préfabriquées expressives liées à la surprise dans les romans chinois</w:t>
+                <w:t xml:space="preserve">La gestion de l’interaction dans les discours académiques oraux : étude comparative entre experts et étudiants novices dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinjie Wang</w:t>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Yan</w:t>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, cultures, pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/lexique.2090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869727v1</w:t>
+                <w:t xml:space="preserve">hal-05577555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la compétence lexicale en chinois langue étrangère : le dispositif SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les phrases préfabriquées expressives liées à la surprise dans les romans chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinjie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yijie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.134-156</w:t>
+              <w:t xml:space="preserve">Langues, cultures, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.33-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816373v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’évaluation de la compétence lexicale en chinois langue étrangère : le dispositif SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijie Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3</w:t>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.134-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138758v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does SELF articulate the assessment in written reception skills with those in oral reception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babylonia : Multilingual Journal of Language education [Rivista per l'insegnamento e l'apprendimento delle lingue / Zeitschrift für Sprachunterricht und Sprachenlernen / Revue pour l'enseignement et l'apprentissage des langues / Revista per instruir ed emprender linguatgs / A Journal of Language Teaching and Learning]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif de formation pour enseigner l’écriture académique : le cas des étudiants chinois au CUEF de Grenoble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, pp.138-145</w:t>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315928v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un dispositif de formation pour enseigner l’écriture académique : le cas des étudiants chinois au CUEF de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+                <w:t xml:space="preserve">Gaëlle Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58</w:t>
+              <w:t xml:space="preserve">FIU Francophonie et innovation à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.138-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927538v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Routines verbales pour les Français Langue Étrangère : des corpus d’experts aux corpus d’apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Yan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927549v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse contrastive des patrons verbaux dans l'écrit scientifique entre scripteurs étudiants et experts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+                <w:t xml:space="preserve">Un corpus pour l’enseignement des routines langagières en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Yan</w:t>
+                <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les corpus / Corpora, 31, pp.93-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536419v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extraction et la modélisation de patrons lexico-syntaxiques pour leur enseignement en FLE : un exemple à partir du verbe montrer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analyse contrastive des patrons verbaux dans l'écrit scientifique entre scripteurs étudiants et experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistik Online</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13092/lo.78.2952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536418v1</w:t>
+                <w:t xml:space="preserve">hal-01536419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'extraction et la modélisation de patrons lexico-syntaxiques pour leur enseignement en FLE : un exemple à partir du verbe montrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistik Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13092/lo.78.2952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle lexicographique basé sur le corpus Scientext comparé avec d'autres ressources lexicographiques : l'exemple des constructions verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1014,1639 +1118,1639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines interactionnelles dans les discours académiques de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus d'apprenants et corpus académiques en français et en espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Pampelona, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaires associés à l’apprentissage du chinois : le cas des apprenants débutants de l'Université Grenoble Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Tzatzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études. Imaginaires des langues arabe, chinoise et russe : contextes, discours, transmission. Perspectives culturelles, sociétales et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cognitive and metacognitive functioning during an listening comprehension task in Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiqing Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">第七届汉语作为第二语言研究国际研讨会(CASLAR-7) 7TH INTERNATIONAL CONFERENCE ON CHINESE AS A SECOND LANGUAGE RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative d’éléments du lexique scientifique français/chinois dans une perspective didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France. https://jlc2023.sciencesconf.org/data/p./abstracts_JLC_2023.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283250v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283396v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique comme aide à la rédaction académique et son accès sémasiologique en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie, constructions et traduction: approches fondées sur les corpus, informatiques et culturelles (EUROPHRAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03564158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et typologie des routines métadiscursives dans les écrits scientifiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation des compétences collocationnelles dans les écrits scientifiques chez les masterisants non natifs et natifs du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azadeh Pirooz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de pau et des pays de l'adour, Oct 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">VI CONGRESSO INTERNAZIONALE DI FRASEOLOGIA E PAREMIOLOGIA PHRASIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione italiana di Fraseologia e Paremiologia PHRASIS, Sep 2019, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311463v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des compétences collocationnelles dans les écrits scientifiques chez les masterisants non natifs et natifs du français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation et typologie des routines métadiscursives dans les écrits scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI CONGRESSO INTERNAZIONALE DI FRASEOLOGIA E PAREMIOLOGIA PHRASIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associazione italiana di Fraseologia e Paremiologia PHRASIS, Sep 2019, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Lexique et frontières de genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de pau et des pays de l'adour, Oct 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423644v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notons par ailleurs...&amp;quot; les marqueurs dialogiques dans les écrits scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voix en dialogue, hétérogénéité énonciative et discours en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universités Lyon 2, 3, Université Montpellier 3, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le positionnement en chinois langue étrangère dans le supérieur : le test SELF (Système d’Évaluation en Langues à visée Formative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès international Méthodologie de l’apprentissage des langues. Vers l’excellence pédagogique, didactique et linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“SELF”: the conception and the implementation of a placement test for Mandarin Chinese,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd biennial conference of the European Association for Chinese Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Constructions Verbales En Comme : De l'écrit Scientifique à l'écrit Académique Des Étudiants Natifs/Non-Natifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus pour l'enseignement des routines langagières en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOSP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation semi-automatique d’une ressource de patrons verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, paris, France. pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Cross-Disciplinary Scientific Lexicon: Extraction and Linguistic Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Augustyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Yan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVII EURALEX International Congress Lexicography &amp; Linguistic Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tbilisi, Georgia. pp.355--366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de constructions verbales entre un corpus d’apprenants et un corpus d’articles de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DES PATRONS LEXICO-SYNTAXIQUES DANS LE CORPUS SCIENTEXT : EXEMPLE DES VERBES D'OPINION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des Etudiants chercheurs en DIdactique des langues et en Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lidilem, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2656,662 +2760,662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire en chinois à l’aide des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah PORCHERON; Anna KRYKUN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire: enjeux identitaires et altérité face à la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers d’Histoire Culturelle, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mandarin Placement Test with Formative Orientation and the Deployment of Its First Version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhe Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarosaria Gianninoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Istvan Kecskes; Hang Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese as a Second Language Research from Different Angles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRILL, pp.326-346, 2024, 978-90-04-67813-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004678149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les constructions Verbe causatif + Nom dans les textes institutionnels. Approche contrastive (français/chinois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Frassi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
+              <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-214, 2023, 9783110749595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276666v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions Verbe causatif + Nom dans les textes institutionnels. Approche contrastive (français/chinois)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-214, 2023, 9783110749595</w:t>
+              <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887674v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines verbales en comme : diagnostic des besoins langagiers du FLE par une approche comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Luodonpää-Manni; F. Grossmann; A. Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les routines discursives dans le discours oral et écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Éditions, pp.213-232, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des cooccurrences verbe et adverbe dans l’écrit scientifique et réflexions didactiques avec une approche inductive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thu Hoai Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Goes; L. Meneses-Lerín; J.-M. Mangiante; F. Olmo; C. Pineira-Tresmontant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports et limites des corpus numériques en analyse de discours et didactique des langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verbes du lexique scientifique transdisciplinaire et la modélisation des patrons verbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Paule Jacques; Agnès Tutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique transversal et formules discursives des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Londres : ISTE, pp.117-138, 2018, 9781784054854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3321,114 +3425,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des constructions verbales scientifiques dans une perspective didactique : utilisation des corpus dans le diagnostic des besoins langagiers en FLE à l'aide des techniques de TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAL007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01691923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3575,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Karcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2952" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Fan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Pirooz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311459v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020170v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887674v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691923v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Pirooz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691923v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>