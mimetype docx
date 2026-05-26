--- v1 (2026-04-12)
+++ v2 (2026-05-26)
@@ -1467,243 +1467,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283396v1</w:t>
+                <w:t xml:space="preserve">hal-04283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujing Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283250v1</w:t>
+                <w:t xml:space="preserve">hal-04283396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique comme aide à la rédaction académique et son accès sémasiologique en chinois</w:t>
               </w:r>
@@ -2975,208 +2975,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions Verbe causatif + Nom dans les textes institutionnels. Approche contrastive (français/chinois)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
+                <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-214, 2023, 9783110749595</w:t>
+              <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887674v1</w:t>
+                <w:t xml:space="preserve">hal-04276666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jingrao Li</w:t>
+                <w:t xml:space="preserve">Les constructions Verbe causatif + Nom dans les textes institutionnels. Approche contrastive (français/chinois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping-Hsueh Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Frassi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
+              <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-214, 2023, 9783110749595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276666v1</w:t>
+                <w:t xml:space="preserve">hal-04887674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les routines verbales en comme : diagnostic des besoins langagiers du FLE par une approche comparative</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Pirooz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887674v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691923v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.2090" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinjie Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosaria Gianninoto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138758v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Karcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536419v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.78.2952" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Tzatzou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiqing Fan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Pirooz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311459v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881180v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01451653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Augustyn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811518v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252355v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Hsueh Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Tang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004678149" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315999v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691923v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAL007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>