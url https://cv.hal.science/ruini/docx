--- v0 (2026-03-29)
+++ v1 (2026-05-10)
@@ -4418,506 +4418,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorists' Vulnerability to Flash Floods in France</w:t>
+                <w:t xml:space="preserve">Warning and Communication as Social Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hayden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOAA-NCAR Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Boulder (Colorado), United States</w:t>
+              <w:t xml:space="preserve">33nd Annual Hazards Research and Applications Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Broomfield (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382222v1</w:t>
+                <w:t xml:space="preserve">halshs-00382159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite à contre-courant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Storm-Based Warnings, Communication of Probabilistic Hazard Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La représentation des risques dans l'espace méditerranéen »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Aix-en-Provence, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">Advanced Weather and Society Integrated Studies (WAS*IS) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Norman (Oklahoma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265064v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crues rapides : problèmes d'échelle ou de société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Motorists' Vulnerability to Flash Floods in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Rencontres Géographes – Assureurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">NOAA-NCAR Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Boulder (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00265074v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods warnings... Not an easy job!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conduite à contre-courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash Flood Risk Analysis Project Partnership Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Springfield (Missouri), United States</w:t>
+              <w:t xml:space="preserve">Colloque « La représentation des risques dans l'espace méditerranéen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Aix-en-Provence, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382196v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Storm-Based Warnings, Communication of Probabilistic Hazard Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crues rapides : problèmes d'échelle ou de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Weather and Society Integrated Studies (WAS*IS) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Norman (Oklahoma), United States</w:t>
+              <w:t xml:space="preserve">2° Rencontres Géographes – Assureurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382713v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning and Communication as Social Processes</w:t>
+                <w:t xml:space="preserve">Flash floods warnings... Not an easy job!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Craig Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33nd Annual Hazards Research and Applications Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Broomfield (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Flash Flood Risk Analysis Project Partnership Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Springfield (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382159v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human response to Flash Floods</w:t>
               </w:r>
@@ -4966,96 +4966,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciating geographic and temporal scales in flash flood research</w:t>
+                <w:t xml:space="preserve">Flash flood, scales and societal impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather, Society and Policy Seminar Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Norman (Oklahoma), United States</w:t>
+              <w:t xml:space="preserve">Four Corners Emergency Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Branson (Missouri), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382307v1</w:t>
+                <w:t xml:space="preserve">halshs-00382170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to get there ? The use of cognitive mapping and GIS to assess motorists' flash floodrisk perception on daily itineraries</w:t>
               </w:r>
@@ -5104,96 +5104,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash flood, scales and societal impacts</w:t>
+                <w:t xml:space="preserve">Appreciating geographic and temporal scales in flash flood research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Four Corners Emergency Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Branson (Missouri), United States</w:t>
+              <w:t xml:space="preserve">Weather, Society and Policy Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Norman (Oklahoma), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382170v1</w:t>
+                <w:t xml:space="preserve">halshs-00382307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite à contre-courant : Représentation des risques liés aux crues rapides sur les routes du Gard</w:t>
               </w:r>
@@ -5363,368 +5363,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability to flash floods. The problem of decision making in crisis situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Lutoff</w:t>
+                <w:t xml:space="preserve">The Decision-Making Process Behind Weather-Related School Closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorpex International Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Landshut, Germany</w:t>
+              <w:t xml:space="preserve">Weather &amp; Society integrated studies workshop (WAS*IS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00265108v1</w:t>
+                <w:t xml:space="preserve">halshs-00377854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Decision-Making Process Behind Weather-Related School Closings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Call</w:t>
+                <w:t xml:space="preserve">Vulnerability to flash floods. The problem of decision making in crisis situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association of American Geographers (AAG) meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Thorpex International Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Landshut, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00377846v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-floods, scales and society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Decision-Making Process Behind Weather-Related School Closings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Call</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-D. Creutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Technical Meeting of ProjectAmphore-Interreg III B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Association of American Geographers (AAG) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382377v1</w:t>
+                <w:t xml:space="preserve">halshs-00377846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Decision-Making Process Behind Weather-Related School Closings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash-floods, scales and society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Creutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weather &amp; Society integrated studies workshop (WAS*IS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Boulder (CO), United States</w:t>
+              <w:t xml:space="preserve">Final Technical Meeting of ProjectAmphore-Interreg III B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00377854v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-floods and Society</w:t>
               </w:r>
@@ -5773,610 +5773,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des territoires face aux crues rapides</w:t>
+                <w:t xml:space="preserve">The UJF contribution to Amphore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes journées d'étude de l'OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Second technical Meeting of Project Amphore-Interreg III B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Catanzaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382368v1</w:t>
+                <w:t xml:space="preserve">halshs-00382374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UJF contribution to Amphore</w:t>
+                <w:t xml:space="preserve">Vulnérabilité des territoires face aux crues rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second technical Meeting of Project Amphore-Interreg III B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Catanzaro, Italy</w:t>
+              <w:t xml:space="preserve">5èmes journées d'étude de l'OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382374v1</w:t>
+                <w:t xml:space="preserve">halshs-00382368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometeorology and Vulnerability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Severe Weather and Schools Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Call</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Zanolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Technical Meeting of the Project Amphore -Interreg III B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Savona, Italy</w:t>
+              <w:t xml:space="preserve">Daily theme: Moving Forward with this Interdisciplinary Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Boulder (Colorado), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382360v1</w:t>
+                <w:t xml:space="preserve">halshs-00382720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Weather and Schools Closure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Call</w:t>
+                <w:t xml:space="preserve">Hydrometeorology and Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vengeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Zanolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Daily theme: Moving Forward with this Interdisciplinary Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Boulder (Colorado), United States</w:t>
+              <w:t xml:space="preserve">Third Technical Meeting of the Project Amphore -Interreg III B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Savona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00382720v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00382360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometeorology and Vulnerability</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability observations of weather-driven flash-floods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Technical Meeting of the Project Amphore -Interreg III B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Workshop on Social Impact Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382353v1</w:t>
+                <w:t xml:space="preserve">halshs-00382363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability observations of weather-driven flash-floods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrometeorology and Vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Creutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Creton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lutoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Social Impact Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">First Technical Meeting of the Project Amphore -Interreg III B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382363v1</w:t>
+                <w:t xml:space="preserve">halshs-00382353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7589,51 +7589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Creton-Cazanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lutoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8739,51 +8739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Singhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev K Jha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-947-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Arik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00276.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kotroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Lagouvardos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Bezes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-16-0068.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shabou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1631-2017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LF02RT9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6VGWH4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1910-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Calianno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJKW3D0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gruntfest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5J68J8P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B. Yeary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-You Yu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.203216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scolobig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NBX32RP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envhaz.2007.07.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX9RVQWL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertran Rojo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Creutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruntfest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hayden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schmidt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265108v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377846v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Call" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton-Cazanave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zanolini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50008-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50002-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585065v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. League" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldsmith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estupi&#241;an" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducroq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455678v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jebeile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nief" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Singhal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev K Jha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-947-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224409v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Arik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.104044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Ngo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698479v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galateia Terti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00276.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papagiannaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kotroni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Lagouvardos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Bezes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-16-0068.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Shabou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1631-2017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Borga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LF02RT9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S6VGWH4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1910-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-13-00009.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Calianno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.09.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJKW3D0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Creutin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Gruntfest" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.11.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5J68J8P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564729v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark B. Yeary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-You Yu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D. Palmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TE.2009.203216" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379150v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scolobig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/met.128" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00389120v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.07.044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NBX32RP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179101v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envhaz.2007.07.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX9RVQWL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025954v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cueille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bodini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662610v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-plinius18-68" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389967v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bodini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04390057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04389925v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03290539v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.17.3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04395999v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01393712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavali&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01151860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Schmitt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986044v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertran Rojo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382109v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Creutin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gruntfest" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hayden" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Schmidt" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382222v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265074v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382196v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382170v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00376853v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377854v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Call" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382377v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Creton-Cazanave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382368v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382720v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vengeon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Zanolini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382353v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04397435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Janet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duvillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50008-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Durand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-289-2.50002-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaume" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/433/9782709922210/The%20Mediterranean%20Region%20under%20Climate%20Change" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585065v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382708v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. League" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Hayden" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goldsmith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Estupi&#241;an" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265081v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382704v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382698v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382515v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducroq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455678v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jebeile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nief" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728916v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>