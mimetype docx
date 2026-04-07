--- v0 (2026-03-10)
+++ v1 (2026-04-07)
@@ -2208,51 +2208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B87C519F"/>
+    <w:nsid w:val="8FB91E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>