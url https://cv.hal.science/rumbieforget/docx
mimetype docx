--- v1 (2026-04-07)
+++ v2 (2026-05-21)
@@ -126,436 +126,618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Sustainability in the United Arab Emirates’ Digital Records Management Landscape: An Analysis of Strategies and Policies</w:t>
+                <w:t xml:space="preserve">Introduction: Between Learning and Loss – Archival Education and Endangered Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Ilieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Soum-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su17146266⟩</w:t>
+              <w:t xml:space="preserve">Comma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2023 (2), pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/coma.2023.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155235v1</w:t>
+                <w:t xml:space="preserve">hal-05600140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Committee Launches: Making a Case for Archival Repatriation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Sustainability in the United Arab Emirates’ Digital Records Management Landscape: An Analysis of Strategies and Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archival Outlook</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13016/dspace/v3ek-gzz5⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.6266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su17146266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990535v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise Content Management system implementation: Insights from the National Library and Archives of UAE</w:t>
+                <w:t xml:space="preserve">Preface. Education and Training.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02666669231211539⟩</w:t>
+              <w:t xml:space="preserve">Comma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2023 (1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/coma.2023.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890811v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Committee Launches: Making a Case for Archival Repatriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Punzalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Arsenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vina Begay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archival Outlook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13016/dspace/v3ek-gzz5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterprise Content Management system implementation: Insights from the National Library and Archives of UAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02666669231211539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The physical barriers to accessing the documentary heritage at the National Archives of Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (2), pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3828/comma.2017.2.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -565,538 +747,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and innovation in museum archives: insights from the Heritage Middle East International Exhibition 2024</w:t>
+                <w:t xml:space="preserve">Greening digital records management: insights from the United Arab Emirates’ initiatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Museums, Document Management and Archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu Marítim de Barcelona (MMB), Mar 2025, Barcelona (Virtual presentation), Spain</w:t>
+              <w:t xml:space="preserve">34th ICARUS Convention themed ‘Archives Reflecting 21st Century Challenges – Migration and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Archival Research (ICARUS) &amp; National Archives of Hungary, May 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014784v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Records Management at Sorbonne University Abu Dhabi: Challenges, opportunities and future possibilities.</w:t>
+                <w:t xml:space="preserve">Research and innovation in museum archives: insights from the Heritage Middle East International Exhibition 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Kabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The UAE Zero-bureaucracy Initiative, e-administration, Open-data Developments and The Role of Recordkeeping for Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne University Abu Dhabi, Apr 2025, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">10th Conference on Museums, Document Management and Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu Marítim de Barcelona (MMB), Mar 2025, Barcelona (Virtual presentation), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050289v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening digital records management: insights from the United Arab Emirates’ initiatives.</w:t>
+                <w:t xml:space="preserve">Records Management at Sorbonne University Abu Dhabi: Challenges, opportunities and future possibilities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Kabata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ICARUS Convention themed ‘Archives Reflecting 21st Century Challenges – Migration and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Archival Research (ICARUS) &amp; National Archives of Hungary, May 2025, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">The UAE Zero-bureaucracy Initiative, e-administration, Open-data Developments and The Role of Recordkeeping for Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne University Abu Dhabi, Apr 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066867v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dematerialization and heritage enhancement: actors, tools and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dématérialisation des archives en Afrique: entre projets et espoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Records Management Excellence in the UAE Oil Industry: Insights from ISO 15489</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Al Suwaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Undergraduate Research &amp; Innovation Competition (URIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abu Dhabi University, May 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the complexities of shared archival heritage in the Global South.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of National Archivists (FAN) Quarterly Virtual Colloquium on Archival Matters.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council on Archives (Online), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Horizons: Exploring Study Abroad and PhD Opportunities in Archival Science.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Archival Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archival Educators Section and International Archival Affairs Section, Society of American Archivists, Mar 2024, Chicago (Illinois), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1106,117 +1288,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Records management and archiving in UAE: a beginner's handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Kabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehluli Masuku</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UAE National Library &amp; Archives, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1226,800 +1408,800 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real and Imagined Archives: The Emotional Impact of Zimbabwe's Displaced Rhodesian Army Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives and Emotions: International Dialogues Across Past, Present, and Future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Publishing Plc, pp.243-258, 2024, 9781350415195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350421912.ch-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost Unities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lowry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Materiality of the Archive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, pp.219-230, 2023, 9780429262487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429262487-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngaadzoke Please</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disputed Archival Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 15 p., 2022, 9781003057765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003057765-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital records infrastructure in Botswana, Kenya, South Africa, and Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehluli Masuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindiso Bhebhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Digital Records in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 22 p., 2022, 9781003203155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003203155-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the geographical and language gaps to accessing archives through digital translation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation in the Digital Era between Modern Technologies and Challenges of Historical Text.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-9948-30-010-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain Technology for Records Management in Botswana and Zimbabwe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olefhile Mosweu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Use Cases on Blockchain Technology Applications in IoT and the Financial Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.42-67, 2021, Advances in Data Mining and Database Management, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-7998-6650-3.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Grounded Theory in Researching Information Centres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Connecting Research Methods for Information Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.139-158, 2020, Advances in Library and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-7998-1471-9.ch008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Public Programming Strategies in Promoting Access to Documentary Heritage at Zimbabwe National Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Advocacy, Promotion, and Public Programming for Memory Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.125-143, 2019, Advances in Public Policy and Administration, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-7429-3.ch007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Perspectives on the Challenges and Prospects of Accessing and Using Documentary Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ngulube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Advocacy, Promotion, and Public Programming for Memory Institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.42-61, 2019, Advances in Public Policy and Administration, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-7429-3.ch003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2029,118 +2211,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost unities: an exhibition for archival repatriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forget Chaterera-Zambuko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Lowry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2208,51 +2390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FB91E13"/>
+    <w:nsid w:val="65598E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2439,51 +2621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rumbieforget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3379-0200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155235v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Chaterera-Zambuko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990535v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Punzalan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arsenault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vina Begay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marsh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13016/dspace/v3ek-gzz5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890811v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02666669231211539" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929239v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kabata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091325v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Suwaidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955360v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehluli Masuku" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350421912.ch-013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890916v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lowry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429262487-18" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057765-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindiso Bhebhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003203155-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olefhile Mosweu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-6650-3.ch003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1471-9.ch008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929164v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Chaterera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7429-3.ch007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929147v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngulube" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7429-3.ch003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rumbieforget" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3379-0200" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600140v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Chaterera-Zambuko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Ilieva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Soum-Paris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/coma.2023.15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155235v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17146266" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/coma.2023.1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990535v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Punzalan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Arsenault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vina Begay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Marsh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13016/dspace/v3ek-gzz5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02666669231211539" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodrigues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/comma.2017.2.9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kabata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014791v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Al Suwaidi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958530v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955360v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehluli Masuku" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350421912.ch-013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Lowry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429262487-18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003057765-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindiso Bhebhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003203155-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olefhile Mosweu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-6650-3.ch003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-1471-9.ch008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forget Chaterera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7429-3.ch007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ngulube" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7429-3.ch003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>