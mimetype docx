--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -190,274 +190,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t>
+                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Cong</w:t>
+                <w:t xml:space="preserve">Y. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Chpoun</w:t>
+                <w:t xml:space="preserve">A. Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518741v1</w:t>
+                <w:t xml:space="preserve">hal-04795407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t>
+                <w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Cong</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gu</w:t>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 582, pp.118412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795407v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES evaluation of the aerodynamic characteristics of high-rise building with horizontal ribs under atmospheric boundary layer flow</w:t>
               </w:r>
@@ -838,255 +838,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t>
+                <w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695811v1</w:t>
+                <w:t xml:space="preserve">hal-04696029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t>
+                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696029v1</w:t>
+                <w:t xml:space="preserve">hal-04695811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1265,51 +1265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CF6C459"/>
+    <w:nsid w:val="9AFA393F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1496,51 +1496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/runze-zhang-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2078-576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282466258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Xin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04875847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/runze-zhang-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2078-576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282466258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Xin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04875847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>