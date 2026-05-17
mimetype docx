--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -156,553 +156,791 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t>
+                <w:t xml:space="preserve">Active tuning of vibration bandgap in immersed thin plates: A numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runze Zhang</w:t>
+                <w:t xml:space="preserve">R.Z. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cong</w:t>
+                <w:t xml:space="preserve">Z.X. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sellam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Gu</w:t>
+                <w:t xml:space="preserve">N. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.104567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2026.104567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795407v1</w:t>
+                <w:t xml:space="preserve">hal-05589693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation of wind turbine wake dynamics over steep hilly terrain: Effects of terrain-to-turbine scale ratio and surface roughness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunpeng Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weicheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0319955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518741v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES evaluation of the aerodynamic characteristics of high-rise building with horizontal ribs under atmospheric boundary layer flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jinyang Liu</w:t>
+                <w:t xml:space="preserve">Bandgap analysis of periodic composite plates considering fluid–structure coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hui</w:t>
+                <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingshan Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Runze Zhang</w:t>
+                <w:t xml:space="preserve">M. Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 582, pp.118412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070851v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid–structure–piezoelectric coupling: A full-scale finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chpoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0232296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES evaluation of the aerodynamic characteristics of high-rise building with horizontal ribs under atmospheric boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runze Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71, pp.106487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characteristics and modelling of wake for aligned multiple turbines based on numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228, pp.105097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jweia.2022.105097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -712,492 +950,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWTC-4.0: Methods for Identifying and Characterizing Gravitational-wave Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Abac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abouelfettouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acernese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Adhicary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696029v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced piezoelectric fluid energy harvesters by monolithic fluid-structure-piezoelectric coupling: a full-scale finite element model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A synergistic vortex generator for improved wake effects in piezoelectric fluid energy harvesters: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Chpoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695811v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coupled vibration systems with fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runze Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluid mechanics [physics.class-ph]. Université Paris-Saclay, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UPAST136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04875847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1265,51 +1503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AFA393F"/>
+    <w:nsid w:val="E451DD21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1496,51 +1734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/runze-zhang-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2078-576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282466258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Xin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105097" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04875847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPAST136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/runze-zhang-97" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2078-576X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282466258" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05589693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Xia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2026.104567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05581997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunpeng Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weicheng Hu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runze Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0319955" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Chpoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chpoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0232296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03751712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Xin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqing Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuhong Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2022.105097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695811v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sellam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696029v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04875847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPAST136" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>