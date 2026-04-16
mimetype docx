--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raluca Uricaru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in This Pipeline? Diffing Build Logs with CiDiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (ISSTA), pp.2023-2044. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hybrid ensemble feature selection strategies for transcriptomic biomarker discovery in complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqae079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus clustering applied to multi-omics disease subtyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Darbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03282498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICADo - Looking for mutations in targeted PacBio cancer data: an alignment-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Iggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2016.00214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of mixing bioinformatics and visualization approaches for analyzing sRNA-mediated regulatory bacterial networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchimol William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISSPLICE: de-novo calling alternative splicing events from RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 6), pp.S5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S6-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability of machine learning methods: first steps towards cancer biomarkers consensus signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shortest Common Superstring of NGS Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braquelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raffinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bern, Switzerland. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for mutations in PacBio cancer data: an alignment-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Iggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Comparative Genomics & Annotation Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the approximation ratio of the r-shortest common superstring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braquelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raffinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kisSplice, détection d'évènements d'épissages alternatifs dans les données RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Akio Tominaga Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7852, INRIA. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for genome comparison applied to bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Montpellier 2, 2010. English. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Raluca Uricaru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Happened in This Pipeline? Diffing Build Logs with CiDiff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémy Falleri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Degueule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Durieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (ISSTA), pp.2023-2044. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3728966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hybrid ensemble feature selection strategies for transcriptomic biomarker discovery in complex diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (3), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nargab/lqae079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consensus clustering applied to multi-omics disease subtyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galadriel Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Darbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (1), pp.361. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-021-04279-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03282498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICADo - Looking for mutations in targeted PacBio cancer data: an alignment-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bonnefoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Iggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2016.00214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colib’read on galaxy: a tools suite dedicated to biological information extraction from raw NGS reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Monjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13742-015-0105-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YOC, A new strategy for pairwise alignment of collinear genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.16:111. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0530-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01170968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of mixing bioinformatics and visualization approaches for analyzing sRNA-mediated regulatory bacterial networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchimol William</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sirand-Pugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Briefings in Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (5), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bib/bbu045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free compression of high throughput sequencing data with a probabilistic de Bruijn graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lavenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Drezen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Dayris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-015-0709-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free detection of isolated SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Quillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.e11. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gku1187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KISSPLICE: de-novo calling alternative splicing events from RNA-seq data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (Suppl 6), pp.S5. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-S6-S5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel definition and algorithm for chaining fragments with proportional overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (9), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2011.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00834143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative Approach to Multiple Genome Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (15), pp.e101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkr177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00620931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliable Bacterial Genome Comparison Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82, pp.017-018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00511509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring variability of machine learning methods: first steps towards cancer biomarkers consensus signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Droit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Thebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques JOBIM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Shortest Common Superstring of NGS Reads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braquelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raffinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Applications of Models of Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bern, Switzerland. pp.97-111, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-55911-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Definition and Algorithm for Chaining Fragments with Proportional Overlaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECOMB-CG: Comparative Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ottawa, Canada. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16181-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00527915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved sensitivity and reliability of anchor based genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM - Journées Ouvertes en Biologie Informatique Mathématiques2009 - Nantes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. 259 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Sensitivity And Reliability Of Anchor Based Genome Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Michotey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chiapello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2009 - 10es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrlichia Ruminantium Genome Segmentations Reveal Novel Homologous Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB Africa ASBCB Joint Conference on Bioinformatics of Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex domain architecture in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2007 - 8es Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France. pp.97-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new type of Hidden Markov Models to predict complex motif organization in protein sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brehelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00120171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for mutations in PacBio cancer data: an alignment-free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Rudewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayssam Soueidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Iggo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Bergh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference-free high-throughput SNP detection in pea: an example of discoSnp usage for a non-model complex genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP discovery in pea: a powerful tool for academic research and breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susete Alves Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Saskatook, Canada. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Approach for Comparative Genomics & Annotation Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Mancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00491326v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On improving the approximation ratio of the r-shortest common superstring problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Braquelaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raffinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kisSplice, détection d'évènements d'épissages alternatifs dans les données RNA-seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Akio Tominaga Sacomoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavlos Antoniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Chikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7852, INRIA. 2011, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654249v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for genome comparison applied to bacterial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Uricaru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université Montpellier 2, 2010. English. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01084551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Darbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04279-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonnefoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00214" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S6-S5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braquelaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bergh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491326v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654249v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Akio Tominaga Sacomoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035587v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hubner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Uricaru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Durieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3728966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Claude" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Leclercq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Th&#233;bault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Droit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282498v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Darbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04279-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rudewicz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayssam Soueidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bonnefoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Iggo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2016.00214" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Bras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Monjeaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lacroix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13742-015-0105-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01170968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0530-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090907v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Thebault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benchimol William" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbu045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214682v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaitre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lavenier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dayris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-015-0709-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rizk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Quillery" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Sacomoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Kielbassa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Chikhi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Antoniou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-S6-S5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00834143v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Mancheron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2011.0126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00620931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr177" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00511509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Braquelaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gasparoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raffinot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-55911-7_8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00527915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16181-0_14" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent No&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407215v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brehelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bergh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091184v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208702v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00491326v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654249v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Akio Tominaga Sacomoto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01084551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>