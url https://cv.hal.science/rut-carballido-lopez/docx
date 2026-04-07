--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201355v1</w:t>
+                <w:t xml:space="preserve">hal-04923152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre d'Halluin</w:t>
+                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Serrano</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923152v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RagB stimulates the activity of the peptidoglycan polymerase RodA in Bacillus subtilis</w:t>
               </w:r>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -543,51 +543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
@@ -638,51 +638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipek Altinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -710,295 +710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">Jennyfer Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+                <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+                <w:t xml:space="preserve">Laure Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tachon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.e0131124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742896v1</w:t>
+                <w:t xml:space="preserve">hal-04746870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennyfer Trouve</w:t>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Zapun</w:t>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bellard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (10), pp.e0131124. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746870v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of membrane fluidity in bacteria using TIR-FCS</w:t>
               </w:r>
@@ -1023,51 +1023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 123 (16), pp.2484-2495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,77 +1235,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1973,278 +1973,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Revisited Genome of Bacillus subtilis Bacteriophage SPP1</w:t>
+                <w:t xml:space="preserve">Antibiotic sensitivity reveals that wall teichoic acids mediate DNA binding during competence in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia M. Godinho</w:t>
+                <w:t xml:space="preserve">Nicolas Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi El Sadek Fadel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10120705⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07553-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178891v1</w:t>
+                <w:t xml:space="preserve">hal-02182308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic sensitivity reveals that wall teichoic acids mediate DNA binding during competence in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Revisited Genome of Bacillus subtilis Bacteriophage SPP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia M. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Sadek Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mirouze</w:t>
+                <w:t xml:space="preserve">Lina Jakutytè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ferret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Auzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.5072. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07553-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v10120705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182308v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septins Recognize and Entrap Dividing Bacterial Cells for Delivery to Lysosomes</w:t>
               </w:r>
@@ -2622,525 +2622,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FtsZ-dependent elongation of a coccoid bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R. Pereira</w:t>
+                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen Hsin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calum Mackichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00908-16⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632511v1</w:t>
+                <w:t xml:space="preserve">hal-02631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+                <w:t xml:space="preserve">FtsZ-dependent elongation of a coccoid bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Hsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
+                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum Mackichan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00908-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631919v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreC and MreD proteins are not required for growth of &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
+                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro B. Fernandes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana G. Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140523⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634390v1</w:t>
+                <w:t xml:space="preserve">hal-02631205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">MreC and MreD proteins are not required for growth of &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro B. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631205v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Evolution toward Limited Dependence on Nonessential Functions of the Host: the Case of Bacteriophage SPP1</w:t>
               </w:r>
@@ -4193,51 +4193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Interactions of Teichoic Acid Synthetic Enzymes in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Formstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4438,567 +4438,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin Homolog MreBH Governs Cell Morphogenesis by Localization of the Cell Wall Hydrolase LytE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Orchestrating bacterial cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4), pp.815-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05161.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553781v1</w:t>
+                <w:t xml:space="preserve">hal-04553779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating bacterial cell morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Actin Homolog MreBH Governs Cell Morphogenesis by Localization of the Cell Wall Hydrolase LytE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Formstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 60 (4), pp.815-819. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp. 399-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05161.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553779v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial Cytoskeleton: in vivo dynamics of the actin-like protein Mbl of Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A dynamic bacterial cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 4 (1), pp.19-28. </w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.577-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2003.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553792v1</w:t>
+                <w:t xml:space="preserve">hal-04553786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic bacterial cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Bacterial Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2003.09.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04553786v1</w:t>
+                <w:t xml:space="preserve">hal-04553778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial Cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Bacterial Cytoskeleton: in vivo dynamics of the actin-like protein Mbl of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (1), pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553778v1</w:t>
+                <w:t xml:space="preserve">hal-04553792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Cell Shape in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura J.F. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5552,51 +5552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two temperature-dependent membrane fluidity regimes in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maziero Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,90 +5758,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5876,90 +5876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Nanoscale Investigation of Spore Coat Assembly in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6016,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6213,51 +6213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipek Altinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6269,332 +6269,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhang</w:t>
+                <w:t xml:space="preserve">Laura Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Cornilleau</w:t>
+                <w:t xml:space="preserve">Christine Wegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael R Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Flores</w:t>
+                <w:t xml:space="preserve">Felipe Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314056v1</w:t>
+                <w:t xml:space="preserve">hal-04314065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alvarez</w:t>
+                <w:t xml:space="preserve">Charlene Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Wegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Raphael R Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cava</w:t>
+                <w:t xml:space="preserve">Doreen Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314065v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6747,51 +6747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high content microscopy screening identifies new genes involved in cell width control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>