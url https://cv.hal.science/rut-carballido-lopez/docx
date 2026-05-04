--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -66,2700 +66,2717 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre d'Halluin</w:t>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gilet</w:t>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
+                <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923152v1</w:t>
+                <w:t xml:space="preserve">hal-05201355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciarán Condon</w:t>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1131. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201355v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RagB stimulates the activity of the peptidoglycan polymerase RodA in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pompeo</w:t>
+                <w:t xml:space="preserve">Mickaël Maziero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Foulquier</w:t>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44319-025-00547-w⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213420v1</w:t>
+                <w:t xml:space="preserve">hal-05590138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">RagB stimulates the activity of the peptidoglycan polymerase RodA in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pompeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 26 (18), pp.4587-4606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44319-025-00547-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238621v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60600-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01619-24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05238430v1</w:t>
+                <w:t xml:space="preserve">hal-05238621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bellard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ipek Altinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01619-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746870v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DivIVA controls the dynamics of septum splitting and cell elongation in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennyfer Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+                <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Carreaux</w:t>
+                <w:t xml:space="preserve">Laure Bellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (10), pp.e0131124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01311-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742896v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of membrane fluidity in bacteria using TIR-FCS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Aquatic environment drives the emergence of cell wall-deficient dormant forms in Listeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erdinc Sezgin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia D Gazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745730v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of nucleotides and lipids in the polymerization of the actin homolog MreB from a Gram-positive bacterium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Renner</w:t>
+                <w:t xml:space="preserve">Quantification of membrane fluidity in bacteria using TIR-FCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erdinc Sezgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.84505⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (16), pp.2484-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245770v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
+                <w:t xml:space="preserve">On the role of nucleotides and lipids in the polymerization of the actin homolog MreB from a Gram-positive bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+                <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Afensiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-42143-9⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.84505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227091v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium rescues the morphology of Bacillus subtilis mreB mutants through its inhibitory effect on peptidoglycan hydrolases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tesson</w:t>
+                <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+                <w:t xml:space="preserve">Stéphanie Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Keary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupont-Gillain</w:t>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.1137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-04294-5⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.15136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-42143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675139v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal compartmentalization of viral infection in bacterial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium rescues the morphology of Bacillus subtilis mreB mutants through its inhibitory effect on peptidoglycan hydrolases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Labarde</w:t>
+                <w:t xml:space="preserve">Ruth Keary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Jakutyte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Christian Marlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrix Fauler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria López-Sanz</w:t>
+                <w:t xml:space="preserve">Christine Dupont-Gillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2018297118⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-04294-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335127v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB forms subdiffraction nanofilaments during active growth in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temporal compartmentalization of viral infection in bacterial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Labarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Jakutyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatrix Fauler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria López-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01879-18⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (28), pp.e2018297118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2018297118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622137v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Shigella&amp;lt;/em&amp;gt; Mreb promotes polar IcsA positioning for actin tail formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Krokowski</w:t>
+                <w:t xml:space="preserve">MreB forms subdiffraction nanofilaments during active growth in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharanjeet Atwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damiaprimen Lobato-Marquez</w:t>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.226217⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.e01879-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01879-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620688v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rod width under control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Shigella&amp;lt;/em&amp;gt; Mreb promotes polar IcsA positioning for actin tail formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Krokowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharanjeet Atwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiaprimen Lobato-Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0528-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.226217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623937v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic sensitivity reveals that wall teichoic acids mediate DNA binding during competence in Bacillus subtilis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Rod width under control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.5072. </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.1246-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07553-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0528-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182308v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Revisited Genome of Bacillus subtilis Bacteriophage SPP1</w:t>
+                <w:t xml:space="preserve">Antibiotic sensitivity reveals that wall teichoic acids mediate DNA binding during competence in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lia M. Godinho</w:t>
+                <w:t xml:space="preserve">Nicolas Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi El Sadek Fadel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v10120705⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.5072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07553-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178891v1</w:t>
+                <w:t xml:space="preserve">hal-02182308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septins Recognize and Entrap Dividing Bacterial Cells for Delivery to Lysosomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sina Krokowski</w:t>
+                <w:t xml:space="preserve">The Revisited Genome of Bacillus subtilis Bacteriophage SPP1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia M. Godinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi El Sadek Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Monniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damián Lobato-Márquez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Lina Jakutytè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Angelis</w:t>
+                <w:t xml:space="preserve">Isabelle Auzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.11.005⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v10120705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626461v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PamR, a new MarR-like regulator affecting prophages and metabolic genes expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Septins Recognize and Entrap Dividing Bacterial Cells for Delivery to Lysosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Krokowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián Lobato-Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Pedro Matos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Guerin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitrios Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189694⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (6), pp.866-874.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628490v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">PamR, a new MarR-like regulator affecting prophages and metabolic genes expression in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15370⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (12), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0189694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619986v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
+                <w:t xml:space="preserve">Contrasting mechanisms of growth in two model rod-shaped bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum Mackichan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631919v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FtsZ-dependent elongation of a coccoid bacterium</w:t>
               </w:r>
@@ -2873,2187 +2890,2304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Mackichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631205v1</w:t>
+                <w:t xml:space="preserve">hal-02631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MreC and MreD proteins are not required for growth of &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro B. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G. Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0140523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus Evolution toward Limited Dependence on Nonessential Functions of the Host: the Case of Bacteriophage SPP1</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paulo Tavares</w:t>
+                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (5), pp.2875 - 2883. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03540-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536516v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tat menage a trois - The role of Bacillus subtilis TatAc in twin-arginine protein translocation</w:t>
+                <w:t xml:space="preserve">Virus Evolution toward Limited Dependence on Nonessential Functions of the Host: the Case of Bacteriophage SPP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivianne J. Goosens</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Virginija Cvirkaite-Krupovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Maarten van Dijl</w:t>
+                <w:t xml:space="preserve">Paulo Tavares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1853 (10), pp.2745-2753. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (5), pp.2875 - 2883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03540-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535287v1</w:t>
+                <w:t xml:space="preserve">hal-01536516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Imaging for Bacterial Cell Biology: From Localization to Dynamics, From Ensembles to Single Molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Tat menage a trois - The role of Bacillus subtilis TatAc in twin-arginine protein translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivianne J. Goosens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba de San Eustaquio Campillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Maarten van Dijl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-091213-113034⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (10), pp.2745-2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204444v1</w:t>
+                <w:t xml:space="preserve">hal-01535287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the twin-arginine protein translocation network of Bacillus subtilis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Fluorescence Imaging for Bacterial Cell Biology: From Localization to Dynamics, From Ensembles to Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201200416⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.459-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-091213-113034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01003323v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The actin-like MreB proteins in Bacillus subtilis : a new turn</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mapping the twin-arginine protein translocation network of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine G. Monteferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Ian Mackichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Marchadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Victoria Prejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (5), pp.800 - 811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201200416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204352v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new morphogenesis pathway in bacteria: unbalanced activity of cell wall synthesis machineries leads to coccus-to-rod transition and filamentation in ovococci</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The actin-like MreB proteins in Bacillus subtilis : a new turn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Bioscience (Scholar edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.1582-1606</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001253v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of an ihibitor of the sporulation sigma factor sigma G</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new morphogenesis pathway in bacteria: unbalanced activity of cell wall synthesis machineries leads to coccus-to-rod transition and filamentation in ovococci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Perez Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine B. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rhayat</w:t>
+                <w:t xml:space="preserve">Celine C. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Duperrier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.759-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07483.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415811v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the early sporulation sigma factor σF delays the switch to late development in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic dissection of an ihibitor of the sporulation sigma factor sigma G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rhayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Karmazyn-Campelli</w:t>
+                <w:t xml:space="preserve">R. Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamya Rhayat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+                <w:t xml:space="preserve">O. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Duperrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Stragier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390, pp.835-844</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665290v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the early sporulation sigma factor sigmaF delays the switch to late development in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the early sporulation sigma factor σF delays the switch to late development in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Karmazyn-Campelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Rhayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Karmazyn-Campelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Duperrier</w:t>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Frandsen</w:t>
+                <w:t xml:space="preserve">Niels Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6, pp.1169-1180</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 67 (5), pp.1169-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2008.06121.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310627v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization and Interactions of Teichoic Acid Synthetic Enzymes in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Formstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk-Jan Scheffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (5), pp.1812-1821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JB.01394-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GTPase CpgA is implicated in the deposition of the peptidoglycan sacculus in Bacillus subtilis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the early sporulation sigma factor sigmaF delays the switch to late development in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Hamze</w:t>
+                <w:t xml:space="preserve">C. Karmazyn-Campelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rhayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Blanot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+                <w:t xml:space="preserve">N. Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.1169-1180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605828v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating bacterial cell morphogenesis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GTPase CpgA is implicated in the deposition of the peptidoglycan sacculus in Bacillus subtilis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Absalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Frehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05161.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (10), pp.3786-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01994-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553779v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin Homolog MreBH Governs Cell Morphogenesis by Localization of the Cell Wall Hydrolase LytE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Orchestrating bacterial cell morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (3), pp. 399-409. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (4), pp.815-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2006.05161.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553781v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic bacterial cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Actin Homolog MreBH Governs Cell Morphogenesis by Localization of the Cell Wall Hydrolase LytE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Formstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Errington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcb.2003.09.005⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (3), pp. 399-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2006.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553786v1</w:t>
+                <w:t xml:space="preserve">hal-04553781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial Cytoskeleton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A dynamic bacterial cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
+              <w:t xml:space="preserve">Trends in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13 (11), pp.577-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcb.2003.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553778v1</w:t>
+                <w:t xml:space="preserve">hal-04553786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bacterial Cytoskeleton: in vivo dynamics of the actin-like protein Mbl of Bacillus subtilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Bacterial Cytoskeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (1), pp.19-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553792v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Bacterial Cytoskeleton: in vivo dynamics of the actin-like protein Mbl of Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1), pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1534-5807(02)00403-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Control of Cell Shape in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura J.F. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 104 (6), pp.913-922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0092-8674(01)00287-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5063,341 +5197,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing TIRF Microscopy Images to Characterize the Dynamics and Morphology of Bacterial Actin-Like Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton dynamics: methods and protocols, methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-145, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Studying Membrane-Associated Bacterial Cytoskeleton Proteins In Vivo by TIRF Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-133, 2020, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+              <w:t xml:space="preserve">, 2101, pp.123-133, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0219-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Actin-like MreB 'Cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido y Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacillus: Cellular and molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3éme ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caister Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 454 p., 2017, 978-1-910190-57-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/9781910190579-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5407,1487 +5541,1487 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-driven membrane binding and polymerization of bacterial actin MreB promotes local membrane fluidization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Adriaans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Álvarez-Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kee Siang Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two temperature-dependent membrane fluidity regimes in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maziero Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Nanoscale Investigation of Spore Coat Assembly in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of membrane fluidity in bacteria using TIR-FCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization cycle of actin homolog MreB from a Gram-positive bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Renner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benlamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipek Altinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael R Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreen Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cava</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04314065v1</w:t>
+                <w:t xml:space="preserve">hal-04314056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Wegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreen Meier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04314056v1</w:t>
+                <w:t xml:space="preserve">hal-04314065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sartori-Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mònica Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high content microscopy screening identifies new genes involved in cell width control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Deboosere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parfait Evouna-Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7034,51 +7168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>