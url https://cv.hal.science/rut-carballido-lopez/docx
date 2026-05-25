--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -100,412 +100,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre d'Halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201355v1</w:t>
+                <w:t xml:space="preserve">hal-04923152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedding a ribonuclease in the spore crust couples gene expression to spore development in &amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Gilet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armand Lablaine</w:t>
+                <w:t xml:space="preserve">Mickaël Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pellegrini</w:t>
+                <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Serrano</w:t>
+                <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1301⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923152v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Real-time nanoscale investigation of spore coat assembly in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lablaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
+                <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Campo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (12), pp.e1011863. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05590138v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RagB stimulates the activity of the peptidoglycan polymerase RodA in Bacillus subtilis</w:t>
               </w:r>
@@ -625,103 +625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.5666. </w:t>
@@ -772,51 +772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipek Altinoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Zapun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 123 (16), pp.2484-2495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1369,77 +1369,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhizhong Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2035,51 +2035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod width under control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (8), pp.1246-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.5072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,525 +2756,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FtsZ-dependent elongation of a coccoid bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana R. Pereira</w:t>
+                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jen Hsin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calum Mackichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.00908-16⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632511v1</w:t>
+                <w:t xml:space="preserve">hal-02631919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic organization of SecA and SecY secretion complexes in the &amp;lt;em&amp;gt;B. subtilis&amp;lt;/em&amp;gt; membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Dajkovic</w:t>
+                <w:t xml:space="preserve">FtsZ-dependent elongation of a coccoid bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana R. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jen Hsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Król</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Hinde</w:t>
+                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calum Mackichan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (6), </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00908-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631919v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreC and MreD proteins are not required for growth of &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
+                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhizhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro B. Fernandes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana G. Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140523⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634390v1</w:t>
+                <w:t xml:space="preserve">hal-02631205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MreB-dependent inhibition of cell elongation during the escape from competence in &amp;lt;em&amp;gt;Bacillus subtilis&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">MreC and MreD proteins are not required for growth of &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia C. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro B. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut R. Carballido y Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana G. Pinho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0140523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631205v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Evolution toward Limited Dependence on Nonessential Functions of the Host: the Case of Bacteriophage SPP1</w:t>
               </w:r>
@@ -4183,282 +4183,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and Interactions of Teichoic Acid Synthetic Enzymes in Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">How the early sporulation sigma factor sigmaF delays the switch to late development in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Formstone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+                <w:t xml:space="preserve">C. Karmazyn-Campelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rhayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carballido-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Noirot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.1169-1180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760925v1</w:t>
+                <w:t xml:space="preserve">hal-00310627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the early sporulation sigma factor sigmaF delays the switch to late development in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization and Interactions of Teichoic Acid Synthetic Enzymes in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Formstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffery Errington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Karmazyn-Campelli</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk-Jan Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 190 (5), pp.1812-1821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01394-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00310627v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GTPase CpgA is implicated in the deposition of the peptidoglycan sacculus in Bacillus subtilis.</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Frehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 190 (10), pp.3786-90. </w:t>
@@ -4578,51 +4578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating bacterial cell morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (4), pp.815-819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4656,103 +4656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin Homolog MreBH Governs Cell Morphogenesis by Localization of the Cell Wall Hydrolase LytE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Formstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dusko Ehrlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 11 (3), pp. 399-409. </w:t>
@@ -4790,51 +4790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic bacterial cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4893,51 +4893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacterial Cytoskeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacterial Cytoskeleton: in vivo dynamics of the actin-like protein Mbl of Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,64 +5088,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Cell Shape in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura J.F. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffery Errington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 104 (6), pp.913-922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5237,51 +5237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton dynamics: methods and protocols, methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-145, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chastanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytoskeleton Dynamics: Methods and Protocols, Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2101, pp.123-133, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two temperature-dependent membrane fluidity regimes in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paprapach Wongdontree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,90 +5787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toxin/antitoxin system targeting the replication sliding-clamp induces competence in Streptococcus pneumoniae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maziero Mickaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5892,103 +5892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient inhibition of cell division in competent pneumococcal cells results from deceleration of the septal peptidoglycan complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mortier-Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6010,90 +6010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Nanoscale Investigation of Spore Coat Assembly in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciarán Condon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,51 +6150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erdinc Sezgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rut Carballido-López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6206,460 +6206,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization cycle of actin homolog MreB from a Gram-positive bacterium</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ipek Altinoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rut Carballido-López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287124v1</w:t>
+                <w:t xml:space="preserve">hal-04492508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New PALM-compatible integration vectors for use in the Gram-positive model bacterium Bacillus subtilis</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Polymerization cycle of actin homolog MreB from a Gram-positive bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Li de la Sierra-Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benlamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04492508v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhang</w:t>
+                <w:t xml:space="preserve">Laura Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Cornilleau</w:t>
+                <w:t xml:space="preserve">Christine Wegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael R Müller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Flores</w:t>
+                <w:t xml:space="preserve">Felipe Cava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314056v1</w:t>
+                <w:t xml:space="preserve">hal-04314065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidoglycan remodeling in response to cell wall acting antibiotics in&amp;lt;i&amp;gt;Bacillus subtilis&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Cornilleau</w:t>
+                <w:t xml:space="preserve">Comprehensive and Comparative Transcriptional Profiling of the Cell Wall Stress Response in Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Alvarez</w:t>
+                <w:t xml:space="preserve">Charlene Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Wegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Billaudeau</w:t>
+                <w:t xml:space="preserve">Raphael R Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Cava</w:t>
+                <w:t xml:space="preserve">Doreen Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314065v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into bacterial dormancy: emergence of osmotically stable wall-less forms in an aquatic environment</w:t>
               </w:r>
@@ -6763,51 +6763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new fluorescence-based approach for direct visualization of coat formation during sporulation in Bacillus cereus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lablaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,51 +6881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high content microscopy screening identifies new genes involved in cell width control in Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,51 +7168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590138v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011863" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923152v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Halluin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gilet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lablaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pellegrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Serrano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1301" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maziero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Juillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mortier-Barri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Campo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201355v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n Condon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido-L&#243;pez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08522-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213420v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pompeo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chastanet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-025-00547-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238621v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60600-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01619-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Trouve" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01311-24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04742896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sartori-Rupp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tachon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia D Gazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52633-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Sezgin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Renner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Cornilleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Li de la Sierra-Gallay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Afensiss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84505" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-42143-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03675139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tesson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dajkovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Keary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupont-Gillain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04294-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labarde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Fauler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L&#243;pez-Sanz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2018297118" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhizhong Yao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01879-18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Krokowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharanjeet Atwal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiaprimen Lobato-Marquez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido y Lopez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.226217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623937v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0528-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mirouze" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07553-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia M. Godinho" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Sadek Fadel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monniot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jakutyt&#232;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v10120705" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n Lobato-M&#225;rquez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Matos Pereira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Angelis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.11.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba de San Eustaquio Campillo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Guerin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut Carballido Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189694" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Mirouze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631919v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hinde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Mackichan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157899" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana R. Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Hsin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kr&#243;l" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia C. Tavares" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00908-16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rut R. Carballido y Lopez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005299" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro B. Fernandes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Pinho" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0140523" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Cvirkaite-Krupovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Tavares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03540-14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivianne J. Goosens" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Maarten van Dijl" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.07.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091213-113034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine G. Monteferrante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Ian Mackichan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marchadier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Victoria Prejean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201200416" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J04FB242-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204352v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Perez Nunez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine B. David" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Gautier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07483.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415811v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhayat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duperrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carballido-Lopez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pellegrini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stragier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665290v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Rhayat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Frandsen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06121.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karmazyn-Campelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frandsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Formstone" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Noirot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Errington" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jan Scheffers" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01394-07" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605828v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Blanot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Frehel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01994-07" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553779v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05161.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dusko Ehrlich" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2006.07.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Errington" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcb.2003.09.005" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD4RQR1W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1534-5807(02)00403-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04553777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura J.F. Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0092-8674(01)00287-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918513v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0219-5_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605203v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caister.com/bac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/9781910190579-08" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Adriaans" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#193;lvarez-Mena" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morvan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Siang Lim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477619v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Barbotin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paprapach Wongdontree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maziero Micka&#235;l" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923210v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295561v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492508v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04287124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benlamara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314065v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wegler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cava" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314056v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Cornilleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael R M&#252;ller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Meier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318017v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116709v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Serrano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370372v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deboosere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Evouna-Mengue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>