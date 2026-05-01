--- v0 (2026-03-29)
+++ v1 (2026-05-01)
@@ -234,801 +234,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
+                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eicher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Garces</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Cresson</w:t>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471043v1</w:t>
+                <w:t xml:space="preserve">hal-05167102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hayar</w:t>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167102v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitosan-based strategies as eco-friendly solutions for controlling Brettanomyces bruxellensis contamination in wine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Francesco Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Verdier</w:t>
+                <w:t xml:space="preserve">Antonino Biundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+                <w:t xml:space="preserve">Antonio Caporusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Isabella Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Siesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1631987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1631987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616122v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based strategies as eco-friendly solutions for controlling Brettanomyces bruxellensis contamination in wine production</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killer yeast in winemaking: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1631987⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.107631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.107631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514834v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer yeast in winemaking: A comprehensive review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.107631⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (9), pp.1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14091462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311636v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ali Hallal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salem Hayar</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (9), pp.1462. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods14091462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166936v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
               </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 213, pp.117038. </w:t>
@@ -1142,321 +1142,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
+                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Palud</w:t>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Léa Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577652v1</w:t>
+                <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Aurore Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.104386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143945v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,90 +1533,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,90 +1814,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (8), pp.1181. </w:t>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rozès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bordons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,2357 +2059,2357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Julliat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Eicher</w:t>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nezha Tourti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cabanel</w:t>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104048⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034609v1</w:t>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166844v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+                <w:t xml:space="preserve">hal-05169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Sparrow</w:t>
+                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169111v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+                <w:t xml:space="preserve">hal-05169123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Simonin</w:t>
+                <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nezha Tourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Nicolas Cabanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (5), pp.104048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166591v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169123v1</w:t>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+                <w:t xml:space="preserve">hal-05239611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239611v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Martin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648462v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bach</w:t>
+                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239545v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648386v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4869,1203 +4869,1203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hemmler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">Claudia Catacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537081v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123868v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Transfers Occurring Through Oenococcus oeni Biofilm in Different Enological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bahut</w:t>
+                <w:t xml:space="preserve">Luc Perepelkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youzhong Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+                <w:t xml:space="preserve">hal-02310643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Transfers Occurring Through Oenococcus oeni Biofilm in Different Enological Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310643v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239705v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+                <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239742v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.363. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268049v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261305v1</w:t>
+                <w:t xml:space="preserve">hal-01908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (172), pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01908583v1</w:t>
+                <w:t xml:space="preserve">hal-05261305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -6077,77 +6077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6194,64 +6194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of yeasts and yeasts-like fungi to copper and sulfur could explain lower yeast biodiversity in organic vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6471,120 +6471,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878737v1</w:t>
+                <w:t xml:space="preserve">hal-02647174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
@@ -6596,120 +6596,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647174v1</w:t>
+                <w:t xml:space="preserve">hal-00878737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(−)Geosmin sorption by enological yeasts in model wine and FTIR spectroscopy characterization of the sorbent</w:t>
               </w:r>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (2), pp.531-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6850,77 +6850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité clonale de la flore de Saccharomyces cerevisiae de deux caves de la région de Plovdiv en bulgarie : rôle dans la notion de terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iavor Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bambalov G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7260,64 +7260,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7351,5029 +7351,5029 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la diversité qualitative et quantitative des moisissures au cours de la maturation du pinot noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rion M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214, pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow Cytometry as a tool for the discrimination of yeast populations in mixed cultures during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Vázquez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cytométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zandile Mlamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDD UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microalgal extract: an innovative treatment to control Brettanomyces bruxellensis in oenology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spoilers In Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Qimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuing the story of experimental evolution in Oenococcus oeni to improve its acid tolerance: study of the citrate locus expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Aumeunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Theveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Harmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of Killer Toxins from Metschnikowia pulcherrima and Lachancea thermotolerans to Must Bioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Harmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols in kombucha: impact of infusion time on extraction and investigation of their behavior during &amp;quot;fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wine Active Compounds 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulon, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Favier, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodmicro 2022 – Next generation challenges in food microbiology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Jacquens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oenococcus oeni : advances in molecular genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Msadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Terrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Argentine, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité génétique intraspécifique de l’espèce Oenococcus oeni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coton M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desmarais C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation 17ème colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of grape moulds by PCR techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pilatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouraki J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International d’œnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Crasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Tourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vitamines en moût: un paramètre qui compte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des œnologues de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Puy du Fou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of chitosan extracted from different sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Biundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Caporusso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Siesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Electronic Conference on Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Crasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Tourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secrets of aging: when lees transform wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lallemand School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin, un écosystème vivant : Découverte du microbiote et de ses secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition du colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of vitamins in wine fermentation: recent advances and oenological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOFORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Verone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des mécanismes menant à ma mort cellulaire de Brettanomyces bruxellensis induits par des amphidinols issus de microalgues marines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Crasto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Tourbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Congrès de l'Association Française de Cytométrie Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the mechanisms leading to the cell death of Brettanomyces bruxellensis induced by amphidinols derived from marine microalgae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Avoscan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytométrie (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal extract, an innovative treatment to control Brettanomyces in enology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire du vin autrement: quand la bioprotection prend le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th World Congress of Vine an Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
+              <w:t xml:space="preserve">19ème rencontre du Clos vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Clos Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515781v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du vin autrement: quand la bioprotection prend le pouvoir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microalgal extract, an innovative treatment to control Brettanomyces in enology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème rencontre du Clos vougeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Clos Vougeot, France</w:t>
+              <w:t xml:space="preserve">46th World Congress of Vine an Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515746v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin content of grape musts and yeast nutrition: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarah Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short communications - Oenology, methods of analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/y0wA3mAo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemmler D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witting, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European FTMS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversitiy of Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claisse O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coton M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de colloques du 9e symposium international d’Œnologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France. pp.290-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’implantation de Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudin A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium International d’Œnologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261414v1</w:t>
-              </w:r>
-[...2520 lines deleted...]
-                <w:t xml:space="preserve">hal-05261579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12417,77 +12417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12541,103 +12541,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12688,64 +12688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12812,103 +12812,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13102,51 +13102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05311636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.107631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Balmaseda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6GCFRQH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.07.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ73MN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515720v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515713v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515729v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515746v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05311636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.107631" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Balmaseda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6GCFRQH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.07.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ73MN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515746v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>