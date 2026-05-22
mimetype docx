--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -234,1389 +234,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
+                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Dana</w:t>
+                <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Amélie Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Hayar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167102v1</w:t>
+                <w:t xml:space="preserve">hal-05471043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Investigation of Flavored Kombucha’s Shelf Life Unveils High Sensitivity of Microbial Dynamics Towards Assimilable Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Tran</w:t>
+                <w:t xml:space="preserve">Damien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Steyer</w:t>
+                <w:t xml:space="preserve">Francois Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Verdier</w:t>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), pp.370-391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-024-03470-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-based strategies as eco-friendly solutions for controlling Brettanomyces bruxellensis contamination in wine production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioprotection with Saccharomyces cerevisiae: A Promising Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Tedesco</w:t>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Biundo</w:t>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Caporusso</w:t>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabella Pisano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Siesto</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1631987⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (5), pp.1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13051163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514834v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killer yeast in winemaking: A comprehensive review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chitosan-based strategies as eco-friendly solutions for controlling Brettanomyces bruxellensis contamination in wine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Caporusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Siesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.107631⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1631987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2025.1631987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311636v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Killer yeast in winemaking: A comprehensive review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods14091462⟩</w:t>
+              <w:t xml:space="preserve">Food Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.107631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbio.2025.107631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166936v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of N-terminal domain on the sHSP Lo18 function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cresson</w:t>
+                <w:t xml:space="preserve">Metschnikowia pulcherrima and Lachancea thermotolerans Killer Toxins: Contribution to Must Bioprotection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Hallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3085), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (9), pp.1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-33004-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods14091462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471043v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
+                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Léa Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V David</w:t>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.117038⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788845v1</w:t>
+                <w:t xml:space="preserve">hal-05143945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition for Nitrogen Resources: An Explanation of the Effects of a Bioprotective Strain Metschnikowia pulcherrima on the Growth of Hanseniaspora Genus in Oenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Scalabrino</w:t>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Romanet</w:t>
+                <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+                <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13050724⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143945v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-high irradiance (UHI) blue light treatment: A promising method for inactivation of the wine spoilage yeast Brettanomyces bruxellensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Palud</w:t>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">V David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117, pp.104386. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.117038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.117038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577652v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH on Oenococcus oeni metabolism: Can the slowdown of citrate consumption improve its acid tolerance?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed biofilm formation by Oenococcus oeni and Saccharomyces cerevisiae : A new strategy for the wine fermentation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Munier</w:t>
+                <w:t xml:space="preserve">Aurore Palud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Coulon</w:t>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Favier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Weidmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.114027. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.104386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434926v1</w:t>
+                <w:t xml:space="preserve">hal-04577652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrate metabolism in lactic acid bacteria : is there a beneficial effect for Oenococcus oeni in wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Reguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of production and release of proteins for microbial interactions in kombucha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Rodriguez Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1795,2621 +1795,2621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of Torulaspora delbrueckii and amino acid concentration on the nitrogen metabolism of Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">Aitor Balmaseda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rozès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Bordons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reguant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13081181⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 210, pp.116838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594546v1</w:t>
+                <w:t xml:space="preserve">hal-05143961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of Torulaspora delbrueckii and amino acid concentration on the nitrogen metabolism of Oenococcus oeni</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Key Parameters Inducing Microbial Modulation during Backslopped Kombucha Fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Bordons</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Claire Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 210, pp.116838. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2024.116838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13081181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143961v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+                <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelys Puyo</w:t>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Mas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Nezha Tourti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cabanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (5), pp.104048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172206v1</w:t>
+                <w:t xml:space="preserve">hal-04034609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05166844v1</w:t>
+                <w:t xml:space="preserve">hal-05261389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bioprotection Efficiency of Metschnikowia Strains in Synthetic Must: Comparative Study and Metabolomic Investigation of the Mechanisms Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (21), pp.3927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12213927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04189828v1</w:t>
+                <w:t xml:space="preserve">hal-05172206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephania Vichi</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313273v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Must protection, sulfites versus bioprotection: A metabolomic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173, pp.113383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169111v1</w:t>
+                <w:t xml:space="preserve">hal-04189828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Scott Simonin</w:t>
+                <w:t xml:space="preserve">To be or not to be required: Yeast vitaminic requirements in winemaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166591v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of spontaneous, “pied de cuve” and commercial dry yeast fermentation strategies on wine molecular composition and sensory properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Álvarez-Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gobert</w:t>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174 (2), pp.113648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.113648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169123v1</w:t>
+                <w:t xml:space="preserve">hal-04313273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution forcing Oenococcus oeni acid tolerance highlights critical role of the citrate locus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Glaser</w:t>
+                <w:t xml:space="preserve">Bio-protection in oenology by Metschnikowia pulcherrima: from field results to scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cabanel</w:t>
+                <w:t xml:space="preserve">Benoit Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174 (5), pp.104048. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1252973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2023.104048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1252973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034609v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of enological tannins to protect the color of Rosé wine in a 2 bioprotection strategy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada-Morín</w:t>
+                <w:t xml:space="preserve">To each their own: Delving into the vitaminic preferences of non-Saccharomyces wine yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarah Evers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Sparrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.104332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261389v1</w:t>
+                <w:t xml:space="preserve">hal-05169123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239611v1</w:t>
+                <w:t xml:space="preserve">hal-03641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yeast interaction on Chardonnay wine composition: Impact of strain and inoculation time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578647v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Non-Targeted Metabolomic Analysis of the Kombucha Production Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Klein</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03648411v1</w:t>
+                <w:t xml:space="preserve">hal-03578647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Verdier</w:t>
+                <w:t xml:space="preserve">eGFP Gene Integration in HO: A Metabolomic Impact ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648444v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of a Minimal Microbial Consortium to Determine the Origin of Kombucha Flavor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Torres-Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.836617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.836617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648462v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bach</w:t>
+                <w:t xml:space="preserve">Evolution in Composition of Kombucha Consortia over Three Consecutive Years in Production Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11040614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239545v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Bioprotection on Chardonnay Grape: Limits and Impacts of Settling Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1489094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648386v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Interactions in Kombucha through the Lens of Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Oxygen management during kombucha production: Roles of the matrix, microbial activity, and process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.235. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105, pp.104024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12030235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641242v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different wines from different yeasts? “Saccharomyces cerevisiae intraspecies differentiation by metabolomic signature and sensory patterns in wine”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4473,51 +4473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Genetic Groups within Brettanomyces bruxellensis through Cell Morphology Using a Deep Learning Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vuilleumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4869,1285 +4869,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Lebleux</w:t>
+                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hany Abdo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Hemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537081v1</w:t>
+                <w:t xml:space="preserve">hal-02893518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">New advances on the Brettanomyces bruxellensis biofilm mode of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lebleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hany Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Catacchio</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beverages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.108464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123868v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring yeast interactions through metabolic profiling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+                <w:t xml:space="preserve">Colonization of Wild Saccharomyces cerevisiae Strains in a New Winery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Catacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro D’addabbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hemmler</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco Maria Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.6073. </w:t>
+              <w:t xml:space="preserve">Beverages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63182-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/beverages6010009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893518v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Transfers Occurring Through Oenococcus oeni Biofilm in Different Enological Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youzhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Romanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Guzzo</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00095⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310643v1</w:t>
+                <w:t xml:space="preserve">hal-02173718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical Transfers Occurring Through Oenococcus oeni Biofilm in Different Enological Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Perepelkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2019.00095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261311v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2019, 46 (173), pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239705v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le contrôle microbiologique des fûts et barriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 173, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239742v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dynamique au cours du vieillissement des « vin jaune »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue des Œnologues, 172, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268049v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic diversity conveyed by the process leading to glutathione accumulation in inactivated dry yeast: A synthetic media study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa David-Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123, pp.762-770. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173718v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Alexandre</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (172), pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908583v1</w:t>
+                <w:t xml:space="preserve">hal-05261305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des levures de voile et leur dymamique au cours du vieillissement des « vin jaune »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flor Yeast Diversity and Dynamics in Biologically Aged Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261305v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metschnikowia pulcherrima Influences the Expression of Genes Involved in PDH Bypass and Glyceropyruvic Fermentation in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6181,77 +6181,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sensitivity of yeasts and yeasts-like fungi to copper and sulfur could explain lower yeast biodiversity in organic vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6311,51 +6311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6363,51 +6363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (5), pp.811-821. </w:t>
@@ -6458,258 +6458,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647174v1</w:t>
+                <w:t xml:space="preserve">hal-00878737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-levurage Metschnikowia pulcherrima-Saccharomyces cerevisiae. Intérêts oenologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Mulinazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 149, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2013, 149 (08/10/2013), pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878737v1</w:t>
+                <w:t xml:space="preserve">hal-02647174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(−)Geosmin sorption by enological yeasts in model wine and FTIR spectroscopy characterization of the sorbent</w:t>
               </w:r>
@@ -6747,51 +6747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 120 (2), pp.531-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6850,77 +6850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité clonale de la flore de Saccharomyces cerevisiae de deux caves de la région de Plovdiv en bulgarie : rôle dans la notion de terroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iavor Tchobanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bambalov G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7118,51 +7118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7260,64 +7260,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 263 (2), pp.183-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7351,90 +7351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la diversité qualitative et quantitative des moisissures au cours de la maturation du pinot noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rion M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214, pp.12-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7517,64 +7517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vázquez Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Cytométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7593,269 +7593,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Ramousse</w:t>
+                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zandile Mlamla</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Jonathan Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrowine 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">JDD UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169066v1</w:t>
+                <w:t xml:space="preserve">hal-05515699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin B1 content of natural grape must: modulation through common oenological treatments and effects on fermentation kinetics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Garces</w:t>
+                <w:t xml:space="preserve">Comprehensive Lipid Profiling of Grape Musts: Impact of Static Settling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Picart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Zandile Mlamla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDD UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Macrowine 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bolzano, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515699v1</w:t>
+                <w:t xml:space="preserve">hal-05169066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal extract: an innovative treatment to control Brettanomyces bruxellensis in oenology.</w:t>
               </w:r>
@@ -7966,103 +7966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuing the story of experimental evolution in Oenococcus oeni to improve its acid tolerance: study of the citrate locus expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Aumeunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Theveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Harmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
@@ -8091,103 +8091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Killer Toxins from Metschnikowia pulcherrima and Lachancea thermotolerans to Must Bioprotection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Hayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Harmi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8212,103 +8212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: impact of infusion time on extraction and investigation of their behavior during &amp;quot;fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine Active Compounds 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
@@ -8337,103 +8337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International ICFMH Conférence FoodMicro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athènes, Greece. </w:t>
@@ -8462,103 +8462,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols in kombucha: Metabolomic analysis of biotransformations during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Wine Active Compounds (WAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France. </w:t>
@@ -8587,103 +8587,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed evolution of Oenococcus oeni to improve acid-tolerance reveals fixed beneficial mutations in the citrate locus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulon, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favier, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodmicro 2022 – Next generation challenges in food microbiology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athens, Greece</w:t>
@@ -8712,103 +8712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biovi : a research program for reducing chemical imput in vine and wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemaitre-Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Jacquens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAC2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Dijon, France</w:t>
@@ -8837,103 +8837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive evolution to improve acid tolerance in Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tourti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international synposium of oenology of Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8952,545 +8952,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150712v1</w:t>
+                <w:t xml:space="preserve">hal-05290385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oenococcus oeni : advances in molecular genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Darsonval</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liu, Y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coelho, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150705v1</w:t>
+                <w:t xml:space="preserve">hal-05267044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by Adaptive Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Forum des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290385v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the inactive dry yeast soluble fraction in model wine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
+                <w:t xml:space="preserve">Oenococcus oeni : advances in molecular genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coelho, C</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Darsonval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Julliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congres International Wine Active Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Beaune, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria (LAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267044v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving acid tolerance in Oenococcus oeni by adaptative evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Julliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Lactic Acid Bacteria. Egmond aan Zee,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Netherlands, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9515,90 +9515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of antisense RNA to modulate HSP gene expression in oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Msadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 6th congress of european Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9623,51 +9623,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput sequencing of amplicons for monitoring yeast biodiversity in must and during alcoholic fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Terrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9675,51 +9675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Herzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Claisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Argentine, Argentina</w:t>
@@ -9899,64 +9899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pilatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouraki J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International d’œnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10086,491 +10086,491 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes (SFM)</w:t>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515540v1</w:t>
+                <w:t xml:space="preserve">hal-05515786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vitamines en moût: un paramètre qui compte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Secrets of aging: when lees transform wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des œnologues de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Puy du Fou, France</w:t>
+              <w:t xml:space="preserve">Lallemand School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515720v1</w:t>
+                <w:t xml:space="preserve">hal-05515713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of chitosan extracted from different sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Siesto</w:t>
+                <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Electronic Conference on Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Microbes (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515772v1</w:t>
+                <w:t xml:space="preserve">hal-05515540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphidinols extracted from marine algae Amphidinium carterae, a sustainable alternative to sulphites for controlling micro-organisms during winemaking process.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les vitamines en moût: un paramètre qui compte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès des œnologues de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Puy du Fou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515786v1</w:t>
+                <w:t xml:space="preserve">hal-05515720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secrets of aging: when lees transform wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of chitosan extracted from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Biundo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Caporusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Siesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lallemand School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 6th International Electronic Conference on Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515713v1</w:t>
+                <w:t xml:space="preserve">hal-05515772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin, un écosystème vivant : Découverte du microbiote et de ses secrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème édition du colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10595,51 +10595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of vitamins in wine fermentation: recent advances and oenological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENOFORUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Verone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10908,303 +10908,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du vin autrement: quand la bioprotection prend le pouvoir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microalgal extract, an innovative treatment to control Brettanomyces in enology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Crasto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Tourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème rencontre du Clos vougeot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Clos Vougeot, France</w:t>
+              <w:t xml:space="preserve">46th World Congress of Vine an Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515746v1</w:t>
+                <w:t xml:space="preserve">hal-05515781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgal extract, an innovative treatment to control Brettanomyces in enology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire du vin autrement: quand la bioprotection prend le pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th World Congress of Vine an Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Chișinău, Moldova</w:t>
+              <w:t xml:space="preserve">19ème rencontre du Clos vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Clos Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515781v1</w:t>
+                <w:t xml:space="preserve">hal-05515746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin content of grape musts and yeast nutrition: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Garces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarah Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Short communications - Oenology, methods of analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, Oct 2024, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11238,103 +11238,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving from sulfites to bioprotection: which impact on chardonnay wine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IVES, 2023, Bordeaux, France</w:t>
@@ -11363,77 +11363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high resolution mass spectrometry to explore yeast interactions during sequential fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemmler D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11488,103 +11488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine chemical diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
@@ -11613,103 +11613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of glutathione-rich inactivated yeast on wine stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Romanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASEV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Napa, United States</w:t>
@@ -11751,64 +11751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle : metabolomics for deciphering the transient chemistry of wines and spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11876,64 +11876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Message in a bottle: From oenolomics to the structural resolution of the transient wine chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roullier-Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liu, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,103 +11988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic characterization of the inactive dry yeast soluble fraction in model wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt-Kopplin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sieczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress, In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Salamanca, Spain</w:t>
@@ -12139,51 +12139,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claisse O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coton M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12251,90 +12251,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l’implantation de Oenococcus oeni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaudin A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium International d’Œnologie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12391,103 +12391,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Irradiance Blue Light Treatment: A Promising Method for Inactivation of the Wine Spoilage Yeast Brettanomyces Bruxellensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lebleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12541,103 +12541,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bioprotection en vinification blanc : Peut-on se passer du sulfitage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12675,77 +12675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12812,103 +12812,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Guilloux-Benatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Remize-Barnavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bactéries lactiques en oenologie : Connaissances actuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier / Tec &amp; Doc, pp.172, 2008, 978-2-7430-1041-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13102,51 +13102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05311636v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.107631" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143961v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Balmaseda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roz&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116838" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6GCFRQH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.07.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ73MN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515713v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515746v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556019v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ramousse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Garces" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vichi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2026.102778" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05471043v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bellanger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eicher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cresson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33004-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04616122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Steyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Verdier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-024-03470-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05167102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Dana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Hayar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Colosio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13051163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05514834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Tedesco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Biundo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Caporusso" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Pisano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Siesto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1631987" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05311636v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbio.2025.107631" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Hallal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14091462" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Scalabrino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13050724" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Favier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04788845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04577652v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Palud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roullier-Gall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104386" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04434889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reguant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1283220" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Rodriguez Rey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verdier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143961v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Balmaseda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roz&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bordons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.116838" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04594546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081181" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04034609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Tourti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glaser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabanel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2023.104048" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa David-Vaizant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Mor&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05172206v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Puyo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12213927" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113383" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarah Evers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Sparrow" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gobert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104330" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04313273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce &#193;lvarez-Barrag&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mallard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephania Vichi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.113648" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05166591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1252973" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641242v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12030235" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roullier-Gall" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bordet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131732" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03578647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020160" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040781" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torres-Cobos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.836617" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11040614" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239545v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Monnin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1489094" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03648386v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Quintanilla-Casas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112327" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03342935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah de Oliveira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080581" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Domenico Marsico" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Velenosi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Perniola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bergamini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Sinonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020457" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dumas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vuilleumier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2020.124334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893518v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hemmler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63182-6" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzhong Liu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sieczkowski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.06.008" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Perepelkine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00095" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261311v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239705v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239742v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00363" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261305v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01908583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02235" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Sadoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01137" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667277v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousseaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fox092" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Herzine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-014-1427-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pichon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mulinazzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647174v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264801v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pradelles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chassagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.10.049" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6GCFRQH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavor Tchobanov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bambalov G" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilloux-Benatier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264793v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Frommberger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901100106" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454567v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2009.07.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQ73MN1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00417.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05258655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pilatte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rion M" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515588v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V&#225;zquez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Picart" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169066v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandile Mlamla" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Abry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauvois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Crasto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Tourbier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515798v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Theveny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773246v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773876v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03773257v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290019v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulon, J" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favier, M" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261715v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemaitre-Guillier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Jacquens" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150729v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tourti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290385v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267044v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu, Y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin, P" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho, C" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290030v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261633v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261602v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bridier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coton M" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmarais C" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261579v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouraki J" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515786v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515713v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515540v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515772v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515729v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515789v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Avoscan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515781v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515746v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/y0wA3mAo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261779v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemmler D" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt-Kopplin P" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265145v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265163v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265183v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio, M" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witting, M" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265172v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05265220v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261434v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claisse O" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261414v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin A" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma M" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04618193v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267186v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261536v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Remize-Barnavon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>