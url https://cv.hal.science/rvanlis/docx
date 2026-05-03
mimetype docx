--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1945,420 +1945,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenics as bioenergetic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the universal core of bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Duval</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frauke Baymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1827 (2), pp.176-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1827 (2), pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601687v1</w:t>
+                <w:t xml:space="preserve">hal-01606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Rieske/cytb complexes in a single organism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. ten Brink</w:t>
+                <w:t xml:space="preserve">Arsenics as bioenergetic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Schoepp-Cothenet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Baymann</w:t>
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1827 (11-12), pp.1392-1406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.03.003⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1827 (2), pp.176-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607947v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the universal core of bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
+                <w:t xml:space="preserve">Multiple Rieske/cytb complexes in a single organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. ten Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Baymann</w:t>
+                <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Baymann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1827 (2), pp.79-93. </w:t>
+              <w:t xml:space="preserve">, 2013, 1827 (11-12), pp.1392-1406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606377v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlamydomonas reinhardtii Chloroplasts Contain a Homodimeric Pyruvate:Ferredoxin Oxidoreductase That Functions with FDX1</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Warelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne M. Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,64 +2729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of Rieske/cytb Complexes with a Special Focus on the Haloarchaeal Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Baymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ineluctable requirement for the trans-iron elements molybdenum and/or tungsten in the origin of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,64 +3148,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Baymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (263), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,90 +3484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “green” phylogenetic clade of Rieske/cytb complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (2-3), pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3643,64 +3643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,64 +3902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,469 +4393,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular levels of glutamyl-tRNA reductase and glutamate-1-semialdehyde aminotransferase do not control chlorophyll synthesis in Chlamydomonas reinhardtii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence of the mitochondrial electron transport chains from the green alga Chlamydomonas reinhardtii and its colorless close relative Polytomella sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel I Beale</w:t>
+                <w:t xml:space="preserve">Diego González-Halphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.067009⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1708 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2004.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601217v1</w:t>
+                <w:t xml:space="preserve">hal-01606899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes of the heme biosynthetic pathway in the nonphotosynthetic alga Polytomella sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular localization and light-regulated expression of protoporphyrinogen IX oxidase and ferrochelatase in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (12), pp.2087-97. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (4), pp.1946-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.4.12.2087-2097.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.069732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600992v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization and light-regulated expression of protoporphyrinogen IX oxidase and ferrochelatase in Chlamydomonas reinhardtii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular levels of glutamyl-tRNA reductase and glutamate-1-semialdehyde aminotransferase do not control chlorophyll synthesis in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaka Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 139 (4), pp.1946-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.069732⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.389-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.067009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600821v1</w:t>
+                <w:t xml:space="preserve">hal-01601217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of the mitochondrial electron transport chains from the green alga Chlamydomonas reinhardtii and its colorless close relative Polytomella sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymes of the heme biosynthetic pathway in the nonphotosynthetic alga Polytomella sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Atteia</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1708 (1), pp.23-34. </w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (12), pp.2087-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2004.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/EC.4.12.2087-2097.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606899v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Mitochondrial Function via Photosynthetic Redox Signals.</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mendoza-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego González-Halphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132 (1), pp.318-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7455,64 +7455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The metabolism of arsenite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, Arsenic in the Environment - Proceedings, 978-0-415-69719-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7585,51 +7585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen Cycling in Bacteria: Molecular Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2011, 978-1-904455-86-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rasamison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1029828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-020-01105-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Popek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Compagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24QC02F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. ten Brink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.09.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G.M. Tielens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Warelow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Santini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Russell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Skoufias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.11.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V86J5PBT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9532-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEE9363782E777CC8AA5DE8CD5D22F9E45473025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.113761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ducluzeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Russel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.10.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Groth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gelius-Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507862200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Nogaj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaka Srivastava" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Beale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.12.2087-2097.2005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069732" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606899v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.12.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PRES.0000015409.14871.68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM66717Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J van Hellemond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Tielens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP9H1749-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000009274.19340.36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8G519KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atteia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wetterskog" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Guti&#233;rrez-Cirlos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ongay-Larios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0779-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9KK23T1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Funes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Davidson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109993200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wolterink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M de Vos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Akkermans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Vos Wm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Akkermans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Oude Elferink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Heilig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Stams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008300423935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8JFFB2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04870373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calavia Celia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirozzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cout&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Perez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vazquez-Acevedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rasamison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1029828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-020-01105-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Popek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Compagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24QC02F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.09.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. ten Brink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.03.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G.M. Tielens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Warelow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Santini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Russell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Skoufias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.11.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V86J5PBT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9532-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEE9363782E777CC8AA5DE8CD5D22F9E45473025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.113761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ducluzeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Russel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.10.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Groth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gelius-Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507862200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Nogaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Beale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaka Srivastava" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.12.2087-2097.2005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PRES.0000015409.14871.68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM66717Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J van Hellemond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Tielens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP9H1749-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000009274.19340.36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8G519KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atteia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wetterskog" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Guti&#233;rrez-Cirlos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ongay-Larios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0779-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9KK23T1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Funes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Davidson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109993200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wolterink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M de Vos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Akkermans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Vos Wm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Akkermans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Oude Elferink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Heilig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Stams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008300423935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8JFFB2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04870373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calavia Celia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirozzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cout&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Perez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vazquez-Acevedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>