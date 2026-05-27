--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1945,550 +1945,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the universal core of bioenergetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arsenics as bioenergetic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1827 (2), pp.79-93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1827 (2), pp.176-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606377v1</w:t>
+                <w:t xml:space="preserve">hal-01601687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenics as bioenergetic substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple Rieske/cytb complexes in a single organism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. ten Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schoepp-Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1827 (2), pp.176-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1827 (11-12), pp.1392-1406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601687v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Rieske/cytb complexes in a single organism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlamydomonas reinhardtii Chloroplasts Contain a Homodimeric Pyruvate:Ferredoxin Oxidoreductase That Functions with FDX1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Baymann</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1827 (11-12), pp.1392-1406. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 161 (1), pp.57-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.112.208181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607947v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlamydomonas reinhardtii Chloroplasts Contain a Homodimeric Pyruvate:Ferredoxin Oxidoreductase That Functions with FDX1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the universal core of bioenergetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baffert</w:t>
+                <w:t xml:space="preserve">Frauke Baymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Coute</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 161 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1827 (2), pp.79-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.112.208181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2012.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601845v1</w:t>
+                <w:t xml:space="preserve">hal-01606377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic energy metabolism in unicellular photosynthetic eukaryotes</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas P. Warelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne M. Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,64 +2729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny of Rieske/cytb Complexes with a Special Focus on the Haloarchaeal Enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Baymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ineluctable requirement for the trans-iron elements molybdenum and/or tungsten in the origin of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2987,410 +2987,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the human kinesin Eg5 that confer resistance to monastrol and S-Trityl-L-Cysteine in tumor derived cell lines.</w:t>
+                <w:t xml:space="preserve">Arsenite Oxidase from Ralstonia sp 22 CHARACTERIZATION OF THE ENZYME AND ITS INTERACTION WITH SOLUBLE CYTOCHROMES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
+                <w:t xml:space="preserve">A. Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Kozielski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (285), pp.20433-20441</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556273v1</w:t>
+                <w:t xml:space="preserve">hal-00677518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite Oxidase from Ralstonia sp 22 CHARACTERIZATION OF THE ENZYME AND ITS INTERACTION WITH SOLUBLE CYTOCHROMES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Lieutaud</w:t>
+                <w:t xml:space="preserve">Mutations in the human kinesin Eg5 that confer resistance to monastrol and S-trityl-L-cysteine in tumor derived cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Kozielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Skoufias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (6), pp.864-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677518v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the human kinesin Eg5 that confer resistance to monastrol and S-trityl-L-cysteine in tumor derived cell lines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Mutations in the human kinesin Eg5 that confer resistance to monastrol and S-Trityl-L-Cysteine in tumor derived cell lines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Tcherniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kozielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Skoufias</w:t>
+                <w:t xml:space="preserve">Dimitrios A. Skoufias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 79 (6), pp.864-72. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+              <w:t xml:space="preserve">, 2010, 79 (6), pp.864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533877v1</w:t>
+                <w:t xml:space="preserve">hal-00556273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'green' phylogenetic clade of Rieske/cytb complexes</w:t>
               </w:r>
@@ -3415,51 +3415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Baymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (263), pp.79-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3484,90 +3484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “green” phylogenetic clade of Rieske/cytb complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Baymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (2-3), pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3643,64 +3643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lieutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,64 +3902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4393,469 +4393,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence of the mitochondrial electron transport chains from the green alga Chlamydomonas reinhardtii and its colorless close relative Polytomella sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular levels of glutamyl-tRNA reductase and glutamate-1-semialdehyde aminotransferase do not control chlorophyll synthesis in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaka Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ariane Atteia</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2004.12.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.389-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.067009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606899v1</w:t>
+                <w:t xml:space="preserve">hal-01601217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization and light-regulated expression of protoporphyrinogen IX oxidase and ferrochelatase in Chlamydomonas reinhardtii.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymes of the heme biosynthetic pathway in the nonphotosynthetic alga Polytomella sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139 (4), pp.1946-58. </w:t>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (12), pp.2087-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.069732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/EC.4.12.2087-2097.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600821v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular levels of glutamyl-tRNA reductase and glutamate-1-semialdehyde aminotransferase do not control chlorophyll synthesis in Chlamydomonas reinhardtii.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
+                <w:t xml:space="preserve">Divergence of the mitochondrial electron transport chains from the green alga Chlamydomonas reinhardtii and its colorless close relative Polytomella sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaka Srivastava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel I Beale</w:t>
+                <w:t xml:space="preserve">Diego González-Halphen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139 (1), pp.389-96. </w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1708 (1), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.067009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2004.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601217v1</w:t>
+                <w:t xml:space="preserve">hal-01606899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes of the heme biosynthetic pathway in the nonphotosynthetic alga Polytomella sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcellular localization and light-regulated expression of protoporphyrinogen IX oxidase and ferrochelatase in Chlamydomonas reinhardtii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza A Nogaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel I Beale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 4 (12), pp.2087-97. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (4), pp.1946-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/EC.4.12.2087-2097.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.069732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01600992v1</w:t>
+                <w:t xml:space="preserve">hal-01600821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Mitochondrial Function via Photosynthetic Redox Signals.</w:t>
               </w:r>
@@ -5133,51 +5133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mendoza-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego González-Halphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132 (1), pp.318-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5631,299 +5631,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytomella spp. growth on ethanol. Extracellular pH affects the accumulation of mitochondrial cytochrome c550.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Atteia</w:t>
+                <w:t xml:space="preserve">Response of a soil bacterial community to grassland succession as monitored by 16S rRNA levels of the predominant ribotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Felske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wolterink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D González-Halphen</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a D Akkermans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 267 (10), pp.2850-8</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (9), pp.3998-4003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601152v1</w:t>
+                <w:t xml:space="preserve">hal-01602269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of a soil bacterial community to grassland succession as monitored by 16S rRNA levels of the predominant ribotypes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Wolterink</w:t>
+                <w:t xml:space="preserve">Polytomella spp. growth on ethanol. Extracellular pH affects the accumulation of mitochondrial cytochrome c550.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atteia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W M de Vos</w:t>
+                <w:t xml:space="preserve">J Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a D Akkermans</w:t>
+                <w:t xml:space="preserve">D González-Halphen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (9), pp.3998-4003</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (10), pp.2850-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602269v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for predominant soil bacteria: 16S rDNA cloning versus strain cultivation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Felske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wolterink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,277 +5981,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny of the main bacterial 16S rRNA sequences in Drentse A grassland soils (The Netherlands).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and quantification of microorganisms in anaerobic bioreactors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S J Oude Elferink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert van Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H G Heilig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Felske</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">a D Akkermans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a J Stams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (3-4), pp.169-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1008300423935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602273v1</w:t>
+                <w:t xml:space="preserve">hal-01602275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and quantification of microorganisms in anaerobic bioreactors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S J Oude Elferink</w:t>
+                <w:t xml:space="preserve">Phylogeny of the main bacterial 16S rRNA sequences in Drentse A grassland soils (The Netherlands).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Felske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Wolterink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">a D Akkermans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">a J Stams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 64 (3), pp.871-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01602275v1</w:t>
+                <w:t xml:space="preserve">hal-01602273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7455,64 +7455,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert van Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The metabolism of arsenite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2012, Arsenic in the Environment - Proceedings, 978-0-415-69719-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7585,51 +7585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Ducluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schoepp-Cothenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen Cycling in Bacteria: Molecular Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caister Academic Press, 2011, 978-1-904455-86-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,51 +8051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rasamison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1029828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-020-01105-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Popek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Compagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24QC02F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.09.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601687v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607947v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. ten Brink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.03.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601845v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208181" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G.M. Tielens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Warelow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Santini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Russell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Skoufias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.11.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V86J5PBT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533877v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9532-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEE9363782E777CC8AA5DE8CD5D22F9E45473025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.113761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ducluzeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Russel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.10.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Groth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gelius-Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507862200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.12.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Nogaj" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Beale" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069732" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601217v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaka Srivastava" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.12.2087-2097.2005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PRES.0000015409.14871.68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM66717Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J van Hellemond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Tielens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP9H1749-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000009274.19340.36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8G519KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atteia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wetterskog" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Guti&#233;rrez-Cirlos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ongay-Larios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0779-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9KK23T1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Funes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Davidson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109993200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#237;rez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felske" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wolterink" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M de Vos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Akkermans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Vos Wm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Akkermans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602275v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Oude Elferink" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Heilig" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Stams" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008300423935" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8JFFB2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04870373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calavia Celia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirozzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cout&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Perez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vazquez-Acevedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert van Lis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Subileau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bonnafous" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Seira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Grousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rasamison" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Llamas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.131616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dauptain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Avila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.161136" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atteia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bonnafous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2022.102843" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Atteia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vallon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1029828" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404235v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tourasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-020-01105-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.703614" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901805v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2020.101870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625601v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01430308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Popek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766048" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rivasseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Farhi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Compagnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane de Gouvion Saint Cyr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12442" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-24QC02F8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. ten Brink" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schoepp-Cothenet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitschke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baymann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601845v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baffert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coute" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.112.208181" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Baymann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.09.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606900v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G.M. Tielens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F. Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.08.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601795v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Warelow" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne M. Santini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2012.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lebrun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evs056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Magalon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Russell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lieutaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Tcherniuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kozielski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Skoufias" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2009.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V86J5PBT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios A. Skoufias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schoepp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9532-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEE9363782E777CC8AA5DE8CD5D22F9E45473025/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602032v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lieutaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.113761" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680459v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Ducluzeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Russel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Ducluzeau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.10.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379906v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Adrait" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp068" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mendoza-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Groth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.094060" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gelius-Dietrich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Garin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M507862200" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601217v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Nogaj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaka Srivastava" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel I Beale" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.067009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.12.2087-2097.2005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606899v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2004.12.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600821v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.069732" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600993v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PRES.0000015409.14871.68" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WM66717Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600832v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J van Hellemond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysius G M Tielens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP9H1749-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.102.018325" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Henze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:PLAN.0000009274.19340.36" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8G519KS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Atteia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wetterskog" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B Guti&#233;rrez-Cirlos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ongay-Larios" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-002-0779-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9KK23T1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601070v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Funes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Davidson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109993200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Felske" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Wolterink" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M de Vos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a D Akkermans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601152v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ram&#237;rez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gonz&#225;lez-Halphen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695230v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- de Vos Wm" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Akkermans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Oude Elferink" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Heilig" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J Stams" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008300423935" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H8JFFB2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04870373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370352v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guizard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calavia Celia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sialve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603182v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zuccaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pirozzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606902v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brugi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cout&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772133v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601870v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b12350-11" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Perez-Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaid Antaramian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Vazquez-Acevedo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832106v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>