--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5CBF1FB"/>
+    <w:nsid w:val="B404C5E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>