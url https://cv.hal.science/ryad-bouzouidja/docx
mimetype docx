--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -316,295 +316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t>
+                <w:t xml:space="preserve">Experimental Comparative Study between Conventional and Green Parking Lots: Analysis of Subsurface Thermal Behavior under Warm and Dry Summer Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+                <w:t xml:space="preserve">Márton Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Hanzlikova</w:t>
+                <w:t xml:space="preserve">Margaux Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Sněhota</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12080994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926120v1</w:t>
+                <w:t xml:space="preserve">hal-03441506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparative Study between Conventional and Green Parking Lots: Analysis of Subsurface Thermal Behavior under Warm and Dry Summer Conditions</w:t>
+                <w:t xml:space="preserve">Simplified performance assessment methodology for addressing soil quality of nature-based solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Leconte</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márton Kiss</w:t>
+                <w:t xml:space="preserve">Jitka Hanzlikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Pierret</w:t>
+                <w:t xml:space="preserve">Michal Sněhota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (8), pp.994. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.1909-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos12080994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02731-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441506v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et analyse du comportement thermo-hygrométrique d’enveloppes innovantes pour bâtiments résilients au changement climatique</w:t>
               </w:r>
@@ -3161,243 +3161,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du vieillissement d’une toiture végétalisée sur ses performances hydrauliques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydropédologie d’une gamme de sols au sein d’un gradient d’anthropisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Tifafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GFHN 2014</w:t>
+              <w:t xml:space="preserve">39. Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486448v1</w:t>
+                <w:t xml:space="preserve">hal-02743890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydropédologie d’une gamme de sols au sein d’un gradient d’anthropisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du vieillissement d’une toiture végétalisée sur ses performances hydrauliques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy G. Séré</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39. Journées Scientifiques du GFHN</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GFHN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Angers, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743890v1</w:t>
+                <w:t xml:space="preserve">hal-01486448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D modelling of hydrodynamic and water retention performance of a green roof.</w:t>
               </w:r>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioremediation of Agricultural Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.87-108, 2019, </w:t>
@@ -3975,51 +3975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B404C5E1"/>
+    <w:nsid w:val="48AD828D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4206,51 +4206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryad-bouzouidja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8192-0308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184109787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05536851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Talhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ubtr.2026.100028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. De Munck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1941-2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tifafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743890v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryad-bouzouidja" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8192-0308" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184109787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05536851v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Talhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Barlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leconte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ubtr.2026.100028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03441506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Kiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Pierret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12080994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Hanzlikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sn&#283;hota" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02731-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Vogt Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bruneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Galzin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1513-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWLQ50MT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431046v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. De Munck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-6-1941-2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kohler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627861v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Serra" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Maftah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04629267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Aketouane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515023v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lhomer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Varela" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lara Cruz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege55279.2022.9889771" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02394207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Szkordilisz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Bal&#225;zs Kocsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke K&#243;sa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beaujouan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01963178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Munck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannavo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ramier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Sabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Tifafi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741695v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472768v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Serr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie-Rospide" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nuttens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347011v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herpin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icuc12-1037" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04627906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02567519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Claverie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983450v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486452v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751237v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0232" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>