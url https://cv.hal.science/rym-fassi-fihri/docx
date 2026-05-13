--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -100,384 +100,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits et libertés numériques forment-ils une nouvelle catégorie de droits fondamentaux ?</w:t>
+                <w:t xml:space="preserve">Les droits et libertés numériques aux États-Unis : droits fondamentaux ou simple logique de compliance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pauline Türk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les droits et libertés numériques. Nouvelle catégorie ou nouvelle génération de droits fondamentaux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ / Droit et Société, 2025, 978-2-275-16150-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359371v1</w:t>
+                <w:t xml:space="preserve">hal-05359374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits et libertés numériques aux États-Unis : droits fondamentaux ou simple logique de compliance ?</w:t>
+                <w:t xml:space="preserve">Les mutations de la Constitution de la Vème République sous l’effet du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les droits et libertés numériques. Nouvelle catégorie ou nouvelle génération de droits fondamentaux?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ / Droit et Société, 2025, 978-2-275-16150-1</w:t>
+              <w:t xml:space="preserve">Fixité et mutation(s) de la Vème République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359374v1</w:t>
+                <w:t xml:space="preserve">hal-05359369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutations de la Constitution de la Vème République sous l’effet du numérique</w:t>
+                <w:t xml:space="preserve">Approche comparée de la réglementation des plateformes Europe/États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixité et mutation(s) de la Vème République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, A paraître</w:t>
+              <w:t xml:space="preserve">Plateformes numériques et souveraineté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, A paraître, 978-2-38600-217-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359369v1</w:t>
+                <w:t xml:space="preserve">hal-05359273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparée de la réglementation des plateformes Europe/États-Unis</w:t>
+                <w:t xml:space="preserve">Les nouvelles vulnérabilités numériques saisies par le droit : bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Università degli Studi di Trento. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plateformes numériques et souveraineté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, A paraître, 978-2-38600-217-5</w:t>
+              <w:t xml:space="preserve">Les grandes transitions, vulnérabilités et rôle du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, QUADERNI DELLA FACOLTÀ DI GIURISPRUDENZA, ISSN 2284-2810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359273v1</w:t>
+                <w:t xml:space="preserve">hal-05359270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles vulnérabilités numériques saisies par le droit : bilan et perspectives</w:t>
+                <w:t xml:space="preserve">Les droits et libertés numériques forment-ils une nouvelle catégorie de droits fondamentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Università degli Studi di Trento. </w:t>
+              <w:t xml:space="preserve">Pauline Türk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes transitions, vulnérabilités et rôle du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, QUADERNI DELLA FACOLTÀ DI GIURISPRUDENZA, ISSN 2284-2810</w:t>
+              <w:t xml:space="preserve">Les droits et libertés numériques. Nouvelle catégorie ou nouvelle génération de droits fondamentaux?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ / Droit et Société, 2025, 978-2-275-16150-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359270v1</w:t>
+                <w:t xml:space="preserve">hal-05359371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un droit des plateformes numériques aux États-Unis ?</w:t>
               </w:r>
@@ -963,252 +963,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles techniques d'enquête et risque d'atteinte aux droits et libertés fondamentaux</w:t>
+                <w:t xml:space="preserve">Les droits et libertés du numérique. Étude comparée en droits français et américain : éléments de méthode d’une thèse de droit comparé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-Fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/droit-public-compare.369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04454898v1</w:t>
+                <w:t xml:space="preserve">hal-05359380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les droits et libertés du numérique. Étude comparée en droits français et américain : éléments de méthode d’une thèse de droit comparé</w:t>
+                <w:t xml:space="preserve">Numérique et crise des partis politiques : de l’espoir au désenchantement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-Fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit public comparé - Comparative Public Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 137 (1), pp.65-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfdc.137.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/droit-public-compare.369⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05359380v1</w:t>
+                <w:t xml:space="preserve">hal-05359379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et crise des partis politiques : de l’espoir au désenchantement</w:t>
+                <w:t xml:space="preserve">Nouvelles techniques d'enquête et risque d'atteinte aux droits et libertés fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Fassi-Fihri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit constitutionnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfdc.137.0065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05359379v1</w:t>
+                <w:t xml:space="preserve">halshs-04454898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’utilisation de l’expertise dans la jurisprudence du Conseil d’État : l’exemple du comité de scientifiques covid-19</w:t>
               </w:r>
@@ -1989,51 +1989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Fassi-fihri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359374v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359369v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13wru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Fassi-Fihri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.143.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.137.0065" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.117.0073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/cgvd-4f66" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Fassi-fihri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359369v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359273v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359270v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359371v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359378v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359276v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359470v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13wru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Fassi-Fihri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.143.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/droit-public-compare.369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.137.0065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761435v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.117.0073" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761451v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104636v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cerda-Guzman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/cgvd-4f66" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104652v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>