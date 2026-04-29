--- v0 (2026-03-22)
+++ v1 (2026-04-29)
@@ -1117,247 +1117,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une vie dans une cité des années 1930</w:t>
+                <w:t xml:space="preserve">Social Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Sep 2018, Cerisy La Salle, France</w:t>
+              <w:t xml:space="preserve">9th Winter School : Vulnerabilities and sounds, the experience of listening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESSON, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273399v1</w:t>
+                <w:t xml:space="preserve">hal-03273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To make heritage / to make a project for la Capuche, l’Abbaye and Jean Macé. Three low-rent housing from Grenoble with a contrasted future</w:t>
+                <w:t xml:space="preserve">Chronique d’une vie dans une cité des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School 2021. Vulnerabilities and sounds. Round Table 3 « Social vulnerability »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESSON; ENSAG; B-AIR “Art Infinity Radio” project supported by the Creative Europe Culture Program (EACEA), Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Sep 2018, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262878v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Vulnerability</w:t>
+                <w:t xml:space="preserve">To make heritage / to make a project for la Capuche, l’Abbaye and Jean Macé. Three low-rent housing from Grenoble with a contrasted future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Winter School : Vulnerabilities and sounds, the experience of listening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESSON, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Winter School 2021. Vulnerabilities and sounds. Round Table 3 « Social vulnerability »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESSON; ENSAG; B-AIR “Art Infinity Radio” project supported by the Creative Europe Culture Program (EACEA), Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273562v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui fait patrimoine pour penser le renouvellement urbain des cités HBM de Grenoble</w:t>
               </w:r>
@@ -1544,165 +1544,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émotion et l'attachement dans les cités ouvrières des années 1920-30. Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
+                <w:t xml:space="preserve">Récit(s) de vie / Récit(s) du lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logement et l’habitat. Journées d’étude "Jeunes Chercheur-e-s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau REcherche HAbitat-Logement REHAL et UMR LISST, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CRESSON : L’ambiance vulgarisée, les réalités du quotidien traduites et représentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jinane Diab, Ryma Hadbi, Vanessa Stassi et Maïlys Toussaint, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273384v1</w:t>
+                <w:t xml:space="preserve">hal-03273413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit(s) de vie / Récit(s) du lieu</w:t>
+                <w:t xml:space="preserve">L'émotion et l'attachement dans les cités ouvrières des années 1920-30. Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CRESSON : L’ambiance vulgarisée, les réalités du quotidien traduites et représentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jinane Diab, Ryma Hadbi, Vanessa Stassi et Maïlys Toussaint, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le logement et l’habitat. Journées d’étude "Jeunes Chercheur-e-s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau REcherche HAbitat-Logement REHAL et UMR LISST, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273413v1</w:t>
+                <w:t xml:space="preserve">hal-03273384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1987,186 +1987,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender un lieu et son ambiance à travers les récits de vie de ses habitants. La cité Jean Macé, « dernier village gaulois » de la métropole grenobloise</w:t>
+                <w:t xml:space="preserve">Négocier les mémoires en temps de transformations urbaines, regards croisés entre Grenoble, Saint-Denis (La Réunion) et Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanika Join</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/tlwe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125411v1</w:t>
+                <w:t xml:space="preserve">hal-04125417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier les mémoires en temps de transformations urbaines, regards croisés entre Grenoble, Saint-Denis (La Réunion) et Tunis</w:t>
+                <w:t xml:space="preserve">Appréhender un lieu et son ambiance à travers les récits de vie de ses habitants. La cité Jean Macé, « dernier village gaulois » de la métropole grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/tlwe⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125417v1</w:t>
+                <w:t xml:space="preserve">hal-04125411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D926901A"/>
+    <w:nsid w:val="1631F27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryma-hadbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23781868X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39157098452872551623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04930254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamrouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanika Join" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlwe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01561715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryma-hadbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23781868X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39157098452872551623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04930254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamrouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanika Join" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01561715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>