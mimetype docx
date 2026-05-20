--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1117,247 +1117,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Vulnerability</w:t>
+                <w:t xml:space="preserve">Chronique d’une vie dans une cité des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Winter School : Vulnerabilities and sounds, the experience of listening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESSON, Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Sep 2018, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273562v1</w:t>
+                <w:t xml:space="preserve">hal-03273399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une vie dans une cité des années 1930</w:t>
+                <w:t xml:space="preserve">To make heritage / to make a project for la Capuche, l’Abbaye and Jean Macé. Three low-rent housing from Grenoble with a contrasted future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'usage des ambiances. Une épreuve sensible des situations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Sep 2018, Cerisy La Salle, France</w:t>
+              <w:t xml:space="preserve">Winter School 2021. Vulnerabilities and sounds. Round Table 3 « Social vulnerability »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESSON; ENSAG; B-AIR “Art Infinity Radio” project supported by the Creative Europe Culture Program (EACEA), Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273399v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To make heritage / to make a project for la Capuche, l’Abbaye and Jean Macé. Three low-rent housing from Grenoble with a contrasted future</w:t>
+                <w:t xml:space="preserve">Social Vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Abou Mrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter School 2021. Vulnerabilities and sounds. Round Table 3 « Social vulnerability »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESSON; ENSAG; B-AIR “Art Infinity Radio” project supported by the Creative Europe Culture Program (EACEA), Jan 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">9th Winter School : Vulnerabilities and sounds, the experience of listening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESSON, Jan 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262878v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui fait patrimoine pour penser le renouvellement urbain des cités HBM de Grenoble</w:t>
               </w:r>
@@ -1544,165 +1544,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit(s) de vie / Récit(s) du lieu</w:t>
+                <w:t xml:space="preserve">L'émotion et l'attachement dans les cités ouvrières des années 1920-30. Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants du CRESSON : L’ambiance vulgarisée, les réalités du quotidien traduites et représentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jinane Diab, Ryma Hadbi, Vanessa Stassi et Maïlys Toussaint, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le logement et l’habitat. Journées d’étude "Jeunes Chercheur-e-s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau REcherche HAbitat-Logement REHAL et UMR LISST, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273413v1</w:t>
+                <w:t xml:space="preserve">hal-03273384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émotion et l'attachement dans les cités ouvrières des années 1920-30. Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
+                <w:t xml:space="preserve">Récit(s) de vie / Récit(s) du lieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le logement et l’habitat. Journées d’étude "Jeunes Chercheur-e-s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau REcherche HAbitat-Logement REHAL et UMR LISST, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants du CRESSON : L’ambiance vulgarisée, les réalités du quotidien traduites et représentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jinane Diab, Ryma Hadbi, Vanessa Stassi et Maïlys Toussaint, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273384v1</w:t>
+                <w:t xml:space="preserve">hal-03273413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1987,186 +1987,186 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négocier les mémoires en temps de transformations urbaines, regards croisés entre Grenoble, Saint-Denis (La Réunion) et Tunis</w:t>
+                <w:t xml:space="preserve">Appréhender un lieu et son ambiance à travers les récits de vie de ses habitants. La cité Jean Macé, « dernier village gaulois » de la métropole grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125417v1</w:t>
+                <w:t xml:space="preserve">hal-04125411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender un lieu et son ambiance à travers les récits de vie de ses habitants. La cité Jean Macé, « dernier village gaulois » de la métropole grenobloise</w:t>
+                <w:t xml:space="preserve">Négocier les mémoires en temps de transformations urbaines, regards croisés entre Grenoble, Saint-Denis (La Réunion) et Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryma Hadbi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwar Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanika Join</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/tlwe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125411v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire patrimoine / Faire projet à l’Abbaye, la Capuche et Jean Macé. Trois cités HBM grenobloises au devenir contrasté</w:t>
               </w:r>
@@ -2405,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1631F27B"/>
+    <w:nsid w:val="72A46552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2636,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryma-hadbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23781868X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39157098452872551623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273562v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04930254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamrouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanika Join" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlwe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01561715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryma-hadbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23781868X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39157098452872551623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524432v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Hadbi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Regards Des Lieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.naimaunlimited.com/biblio/les-ondes-de-leau/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.2329tw44" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tallagrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037006233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273519v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.4606" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Abou Mrad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263107v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04930254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024GRALH023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125411v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwar Hamrouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanika Join" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tlwe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01561715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>