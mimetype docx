--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -596,1450 +596,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study analysis of innovative producers toward sustainable integrated crop-livestock systems: trajectory, achievements, and thought process</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wulfhorst</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Archer</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-024-00953-9⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567369v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+                <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jouven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04253708v1</w:t>
+                <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration culture-élevage, une opportunité pour l’élevage et la transition agroécologique des systèmes agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024016⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585381v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Case study analysis of innovative producers toward sustainable integrated crop-livestock systems: trajectory, achievements, and thought process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wulfhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-024-00953-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382402v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Farm advisors play a key role in integrating crop-livestock at the farm level: perceptions and experiences in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (5), pp.683-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1389224X.2023.2254308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serious game to design integrated crop-livestock system and facilitate change in mindset toward system thinking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling mixed crop-livestock farms for supporting farmers’ strategic reflections: The CLIFS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Teixeira dos Santos</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armindo Barth Neto</w:t>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cardozo Vieira</w:t>
+                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00777-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682869v1</w:t>
+                <w:t xml:space="preserve">hal-03460502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling mixed crop-livestock farms for supporting farmers’ strategic reflections: The CLIFS approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
+                <w:t xml:space="preserve">Defne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dugué</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monteil</w:t>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03460502v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive deviant strategies implemented by organic multi-species livestock farms in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">The farm coaching experience to support the transition to integrated crop–livestock systems: From gaming to action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defne Ulukan</w:t>
+                <w:t xml:space="preserve">Davi Teixeira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Armindo Barth Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gun Bernes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Paulo Cardozo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
+              <w:t xml:space="preserve">, 2022, 196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03723011v1</w:t>
+                <w:t xml:space="preserve">hal-03692972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The farm coaching experience to support the transition to integrated crop–livestock systems: From gaming to action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paulo Cardozo Vieira</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 196, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103339⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692972v1</w:t>
+                <w:t xml:space="preserve">hal-03693492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach based on the serious game Dynamix to co-design scenarios of crop-livestock integration among farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">A serious game to design integrated crop-livestock system and facilitate change in mindset toward system thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Gomes Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo César de Faccio Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Teixeira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armindo Barth Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cardozo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693492v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving niche agroecological initiatives to the mainstream: A case-study of sheep-vineyard integration in California</w:t>
               </w:r>
@@ -2149,334 +2149,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of decoupling and recoupling of crop and livestock systems at farm and territorial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarités culture -élevage à l'échelle territoire : facteurs de déverrouillage et de pérennisation des projets collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachael D Garrett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Martine Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay W Bell</w:t>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Cortner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-11412-250124⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/cjtq-tg24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875072v1</w:t>
+                <w:t xml:space="preserve">hal-02530850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités culture -élevage à l'échelle territoire : facteurs de déverrouillage et de pérennisation des projets collectifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Drivers of decoupling and recoupling of crop and livestock systems at farm and territorial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael D Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Napoleone</w:t>
+                <w:t xml:space="preserve">Lindsay W Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+                <w:t xml:space="preserve">Owen Cortner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joice Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.99-112. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/cjtq-tg24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-11412-250124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530850v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: An integrated graphical tool for analysing impacts and services provided by livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, médiateurs de systèmes plus durables?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,2376 +2802,2376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelletier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron K. Hoshide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954716v1</w:t>
+                <w:t xml:space="preserve">hal-02623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Domingues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.12.010⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (8), pp.1652-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623820v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003123⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625510v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.207 - 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.281-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618307v1</w:t>
+                <w:t xml:space="preserve">hal-02617566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated crop-livestock system effects on soil N, P, and pH in a semiarid region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.036⟩</w:t>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607469v1</w:t>
+                <w:t xml:space="preserve">hal-01604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Domingues Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Online (10), 12 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.1652 - 1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731117003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602571v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (10), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871703v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604850v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Domingues Santos</w:t>
+                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1751731117003123⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04508722v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 232, pp.281-296</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.273-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617566v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mélac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.340-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608021v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (231), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619679v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t>
+                <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mélac</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara F. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.247 - 255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607060v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles concurrences et synergies entre cultures et élevage dans les territoires de polyculture-élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.363-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
+                <w:t xml:space="preserve">Integrated crop-livestock management effects on soil quality dynamics in a semiarid region: A typology of soil change over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+                <w:t xml:space="preserve">Mark A. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (231), pp.137-145. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.231.0137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/3597416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617867v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated crop-livestock management effects on soil quality dynamics in a semiarid region: A typology of soil change over time</w:t>
+                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">John R. Hendrickson</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601126v1</w:t>
+                <w:t xml:space="preserve">hal-02078627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Integrated crop-livestock system effects on soil N, P, and pH in a semiarid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara F. Nowak</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Scholljegerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289 (Mars), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626054v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078627v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
               </w:r>
@@ -5304,64 +5304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
@@ -5524,77 +5524,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5639,545 +5639,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating environmental impacts of contrasting pig farming systems with life cycle assessment</w:t>
+                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Alain A. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gonzàlez</w:t>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114002134⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210763v1</w:t>
+                <w:t xml:space="preserve">hal-02630106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating environmental impacts of contrasting pig farming systems with life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzàlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.2027-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210113v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198222v1</w:t>
+                <w:t xml:space="preserve">hal-01210113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
+                <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630106v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
               </w:r>
@@ -6202,64 +6202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
@@ -6322,90 +6322,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participative assessment of innovative technical scenarios for enhancing sustainability of French mixed crop-livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 129, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6623,64 +6623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 673- 681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6740,64 +6740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (10), pp.1722-1730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6823,432 +6823,432 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Iachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+                <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leopold Iachkine</w:t>
+                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241591v1</w:t>
+                <w:t xml:space="preserve">hal-05240382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240382v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,138 +7509,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.420-422</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240526v1</w:t>
+                <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7682,558 +7695,545 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651135v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651108v1</w:t>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+                <w:t xml:space="preserve">hal-04771153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8261,1952 +8261,1982 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771153v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
+                <w:t xml:space="preserve">Réintégrer des ovins en ferme céréalière : Pourquoi, comment et avec quels impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
+              <w:t xml:space="preserve">Rencontre entre éleveurs et céréaliers : Réintroduction de l’élevage dans les fermes céréalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioAriègeGaronne, Dec 2024, Martres-Tolosane, France. 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725810v1</w:t>
+                <w:t xml:space="preserve">hal-04877553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintégrer des ovins en ferme céréalière : Pourquoi, comment et avec quels impacts ?</w:t>
+                <w:t xml:space="preserve">A contre-courant : Motivations des agriculteurs à réintégrer l’élevage dans les fermes et territoires de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre entre éleveurs et céréaliers : Réintroduction de l’élevage dans les fermes céréalières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioAriègeGaronne, Dec 2024, Martres-Tolosane, France. 46p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877553v1</w:t>
+                <w:t xml:space="preserve">hal-04548315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contre-courant : Motivations des agriculteurs à réintégrer l’élevage dans les fermes et territoires de cultures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Shaqura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548315v1</w:t>
+                <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green era-hub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04196545v1</w:t>
+                <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green era-hub</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
+              <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616774v1</w:t>
+                <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membres du comité d'organisation scientifique. XVII. Congress of the European Society for Agronomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884925v1</w:t>
+                <w:t xml:space="preserve">hal-04047382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconnecter cultures et élevages : chimère ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Colloque de l’ABC : L’avenir de l’agriculture est-il dans la polyculture élevage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisé par les Bios du Gers (GABB32), Dec 2022, Pessan, France. 67p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789439v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
+              <w:t xml:space="preserve">14th European IFSA symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163348v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047382v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnecter cultures et élevages : chimère ou réalité ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Membres du comité d'organisation scientifique. XVII. Congress of the European Society for Agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja El Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Grahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ABC : L’avenir de l’agriculture est-il dans la polyculture élevage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisé par les Bios du Gers (GABB32), Dec 2022, Pessan, France. 67p</w:t>
+              <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876892v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Mettauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European IFSA symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728122v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda G Moojen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641231v1</w:t>
+                <w:t xml:space="preserve">hal-03377589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laporte-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
+              <w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377589v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Laporte-Riou</w:t>
+                <w:t xml:space="preserve">Tabuleiro Forrageiro: A serious game as a way to foster sustainable intensification on farm system design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dore</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danielle Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
+              <w:t xml:space="preserve">5. Conference of the Farming Systems Design Community of Practice (FSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montevideo, Uruguay. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048958v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabuleiro Forrageiro: A serious game as a way to foster sustainable intensification on farm system design</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conference of the Farming Systems Design Community of Practice (FSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montevideo, Uruguay. 1 p</w:t>
+              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786833v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional diversity in bundles of impacts and services points to options for livestock future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10242,195 +10272,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Manuel García Lamparte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737989v1</w:t>
+                <w:t xml:space="preserve">hal-02734568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamix, a serious game to design crop-livestock integration among farms: a case-study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10445,450 +10432,476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Manuel García Lamparte</w:t>
+                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734568v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10907,3003 +10920,2895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 29 p</w:t>
+              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789438v1</w:t>
+                <w:t xml:space="preserve">hal-02786669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
+                <w:t xml:space="preserve">Dynamix, un “jeu sérieux” pour concevoir des scenarios d’intégration culture – élevage à l’échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786669v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamix, un “jeu sérieux” pour concevoir des scenarios d’intégration culture – élevage à l’échelle du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785708v1</w:t>
+                <w:t xml:space="preserve">hal-01607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">An analytical framework for assessing Crop-Livestock Integration (CLI) beyond the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607303v1</w:t>
+                <w:t xml:space="preserve">hal-02797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework for assessing Crop-Livestock Integration (CLI) beyond the farm level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797315v1</w:t>
+                <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical framework for assessing crop-livestock systems beyond the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Charmeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742979v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework for assessing crop-livestock systems beyond the farm level</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603677v1</w:t>
+                <w:t xml:space="preserve">hal-02739138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739138v1</w:t>
+                <w:t xml:space="preserve">hal-02742787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hauwuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
+              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742787v1</w:t>
+                <w:t xml:space="preserve">hal-02113691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
+              <w:t xml:space="preserve">World Congress on Integrated Crop-Livestock-Forest Systems - 3. International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brasilia, Brazil. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113691v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Evaluating innovative scenarios to enhance mixed crop-livestock farms sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Integrated Crop-Livestock-Forest Systems - 3. International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brasilia, Brazil. pp.1-2</w:t>
+              <w:t xml:space="preserve">11. International Farming System Association Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humboldt University of Berlin. DEU., Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794939v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating innovative scenarios to enhance mixed crop-livestock farms sustainability</w:t>
+                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Farming System Association Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Humboldt University of Berlin. DEU., Apr 2014, Berlin, Germany. 143 p</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210117v1</w:t>
+                <w:t xml:space="preserve">hal-01019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating innovative scenarios in partnership to enhance mixed crop-livestock farms sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves P.-Y. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cialdella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
+                <w:t xml:space="preserve">Les exploitations de polyculture-élevage : trajectoires, évaluation et scénarios techniques. Une étude de cas dans les Coteaux de Gascogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
+              <w:t xml:space="preserve">L'élevage en Midi-Pyrénées à l'horizon de la PAC 2014 .. Vivre ou laisser mourir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Auzeville-Tolosane, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019169v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations de polyculture-élevage : trajectoires, évaluation et scénarios techniques. Une étude de cas dans les Coteaux de Gascogne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Farmers’ perceptions of biodiversity: results and practical implications of a discourse ‐ based biodiversity valuation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'élevage en Midi-Pyrénées à l'horizon de la PAC 2014 .. Vivre ou laisser mourir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Auzeville-Tolosane, France. 15 p</w:t>
+              <w:t xml:space="preserve">4. International Conference on Organic Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210101v1</w:t>
+                <w:t xml:space="preserve">hal-02747935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ perceptions of biodiversity: results and practical implications of a discourse ‐ based biodiversity valuation process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Organic Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747935v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European IFSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
+              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191366v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
+                <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th European IFSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749876v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the environmental sustainability of different European pig production systems using life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.W.J. Houwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061969v1</w:t>
+                <w:t xml:space="preserve">hal-02748112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the environmental sustainability of different European pig production systems using life cycle assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.W.J. Houwers</w:t>
+                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748112v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding how farmers last over the long term: a typology of trajectories of change in farming systems. A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803838v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how farmers last over the long term: a typology of trajectories of change in farming systems. A French case-study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+                <w:t xml:space="preserve">Assessment of European breeding programmes from different sustainability aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rydhmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fabrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. de Greef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749209v1</w:t>
+                <w:t xml:space="preserve">hal-02748148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of European breeding programmes from different sustainability aspects</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock farming: an economical and environmental-friendly way to intensify production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Metting of European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13913,556 +13818,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and tradeoffs of integrated sheep vineyard systems in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gaudin</w:t>
+                <w:t xml:space="preserve">K. Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brewer</w:t>
+                <w:t xml:space="preserve">L. Patzec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tiffany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary approaches to understand the agroecological transition. Active teaching in France and Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aebi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455938v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating livestock within cropping systems to improve soil quality: does diversity matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604804v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating livestock within cropping systems to improve soil quality: does diversity matter?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602983v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches to understand the agroecological transition. Active teaching in France and Switzerland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
+              <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601601v1</w:t>
+                <w:t xml:space="preserve">hal-01604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14471,860 +14376,860 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par la polyculture-élevage dans les territoires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 72 p., 2013, actes du Séminaire ACTA-INRA, Polyculture-élevage dans les territoires</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455889v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bertrand</w:t>
+                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de la durabilité environnementale de systèmes contrastés de production porcine en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Aubert</w:t>
+                <w:t xml:space="preserve">Joel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745046v1</w:t>
+                <w:t xml:space="preserve">hal-01210619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de la durabilité environnementale de systèmes contrastés de production porcine en Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les services rendus par la polyculture-élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Gonzalez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 72 p., 2013, actes du Séminaire ACTA-INRA, Polyculture-élevage dans les territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210619v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary assessment of the relationships between mixed crop-livestock systems and bird communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the environmental sustainability of different European pig production systems using life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. INRA, 2012, Proceedings 8th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2012)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat and species diversity indicators in relation fo farm managment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET 2011 - Journée d'Ecologie de Toulouse 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Auzeville, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15334,279 +15239,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Aubin</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae éditions</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’élevage herbivore filières innovantes, territoires vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+                <w:t xml:space="preserve">Aurélie Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Doreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Guinot</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Editions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 ère, 96 p., 2014, Collection Atlas-monde, 978-2-7467-3827-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15616,51 +15521,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15669,1256 +15574,1256 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-123, 2025, Matière à débattre et décider, 978-2-7592-4044-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st Edition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071902v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Negative Impacts on the Environment and People From Simplification of Crop and Livestock Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott L. Kronberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1st Edition, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788103v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking arable cropping and livestock production for efficient recycling of N and P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cairistiona F. E. Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00010-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-173, 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Impacts on the Environment and People From Simplification of Crop and Livestock Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+                <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00005-4⟩</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310100v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of grasslands in biogeochemical cycles and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving grassland and pasture management in temperate agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Burleigh Dodds Science Publishing Limited, 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-200-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2017.0024.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural intensification and diversity for reconciling production and environment. Role of integrated crop-livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food production and nature conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 348 p., 2016, 978-1138859395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques dans les agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Sirami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/g1qe-4s49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour un maintien de la polyculture-élevage ? Une étude des trajectoires passées d’exploitations dans les coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16927,97 +16832,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17027,156 +16932,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Audouin</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gonçalves</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17186,579 +17091,579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diane Beldame</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
+              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608700v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Batka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
+              <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595470v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective dans le cadre d’un projet d’ingénieurs à l’INP-ENSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of economic benefits linked to organic and low input farmland in 4 BIOBIO case study areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Deliverable D3.4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17768,100 +17673,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer les conditions de maintien d'exploitations de polyculture-élevage durables en zone défavorisée simple européenne. Une étude de cas dans les Coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04256926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17871,157 +17776,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Corollaire » : CO-conception d'une ROtation cultures-prAIRiEs inter-exploitations dans un collectif d'agriculteurs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pépin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId437"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18168,51 +18073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>