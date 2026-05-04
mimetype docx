--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -375,248 +375,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reintegrating livestock onto crop farms: A step towards agroenvironmental sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.104356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313394v1</w:t>
+                <w:t xml:space="preserve">hal-05069043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock onto crop farms: A step towards agroenvironmental sustainability?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reintegrating livestock in a specialized vineyard region: unravelling actor perceptions in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 227, pp.104356. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (5), pp.61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2025.104356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-025-01045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069043v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
@@ -788,51 +788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Jouven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (54), pp.44-51. </w:t>
@@ -864,261 +864,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
+              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382383v1</w:t>
+                <w:t xml:space="preserve">hal-04382402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: Crop farmers' motivations for reintegrating livestock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Circularity and livestock diversity: Pathways to sustainability in intensive pig farming regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Alvarez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 214, pp.103820. </w:t>
+              <w:t xml:space="preserve">, 2024, 213, pp.103809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382402v1</w:t>
+                <w:t xml:space="preserve">hal-04382383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study analysis of innovative producers toward sustainable integrated crop-livestock systems: trajectory, achievements, and thought process</w:t>
               </w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, </w:t>
@@ -2155,51 +2155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités culture -élevage à l'échelle territoire : facteurs de déverrouillage et de pérennisation des projets collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2570,77 +2570,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-offs among individual and collective performances related to crop–livestock integration among farms: a case study in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Péquignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.399-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2821,51 +2821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical factors for crop-livestock integration beyond the farm level: a cross-analysis of worldwide case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,3910 +2936,3780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Domingues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
+                <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (8), pp.1652-1661. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117003123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su10062083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625510v1</w:t>
+                <w:t xml:space="preserve">hal-02621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.207 - 212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621103v1</w:t>
+                <w:t xml:space="preserve">hal-01954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the serious game Dynamix to design trade relationships among grain and livestock farmers in Ariege</w:t>
+                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Charmeau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (10), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954716v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617566v1</w:t>
+                <w:t xml:space="preserve">hal-01871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.281-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604850v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the physical, technological and economic factors driving the intensification trajectories of livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Domingues Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (8), pp.1652 - 1661. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731117003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
+                <w:t xml:space="preserve">Designing crop-livestock integration at different levels: toward new agroecological models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108 (1), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-016-9815-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01602571v1</w:t>
+                <w:t xml:space="preserve">hal-01604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0436-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871703v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural and territorial vitality services play a key role in livestock agroecological transition in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.273-284</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608021v1</w:t>
+                <w:t xml:space="preserve">hal-02619679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « grange » : un cadre conceptuel pour appréhender les bouquets de services rendus par l’élevage dans les territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mélac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.340-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619679v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory method for the design and integrated assessment of crop-livestock systems in farmers’ groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Integrated crop-livestock management effects on soil quality dynamics in a semiarid region: A typology of soil change over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mélac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Mark A. Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.08.012⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/3597416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607060v1</w:t>
+                <w:t xml:space="preserve">hal-01601126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara F. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.247 - 255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617867v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarités territoriales entre culture et élevage, entre action collective et contraintes organisationnelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires de polyculture élevage : quels leviers pour limiter les concurrences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (231), pp.137-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.231.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626054v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles concurrences et synergies entre cultures et élevage dans les territoires de polyculture-élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (4), pp.363-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated crop-livestock management effects on soil quality dynamics in a semiarid region: A typology of soil change over time</w:t>
+                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark A. Liebig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John R. Hendrickson</w:t>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601126v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de polyculture-élevage, entre concurrences avec les cultures et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Compromis et bouquets de services dans les territoires d'élevage européens, 30, pp.363-380</w:t>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078627v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated crop-livestock system effects on soil N, P, and pH in a semiarid region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Liebig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. Scholljegerdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 289 (Mars), pp.178-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Donnars</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228, pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618307v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605677v1</w:t>
+                <w:t xml:space="preserve">hal-01584820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.143-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01584820v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637469v1</w:t>
+                <w:t xml:space="preserve">hal-01198278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les services rendus par l'élevage ? Une première approche méthodologique sur le cas de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating environmental impacts of contrasting pig farming systems with life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gonzàlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.1.3008⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.2027-2037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114002134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198278v1</w:t>
+                <w:t xml:space="preserve">hal-01210763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.346-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630106v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating environmental impacts of contrasting pig farming systems with life cycle assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzàlez</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731114002134⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.43-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210763v1</w:t>
+                <w:t xml:space="preserve">hal-01198222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed crop-livestock farm : definitions and research issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Interrelations cultures-élevage dans les systèmes de polyculture élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+                <w:t xml:space="preserve">Xavier X. Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Gibon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2014.0727⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.99-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ngwt-aj05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210113v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological principles for the redesign of integrated crop–livestock systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
+                <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2013.09.010⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198222v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of livestock farmer adaptations to increase forages in crop rotations in western France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Participative assessment of innovative technical scenarios for enhancing sustainability of French mixed crop-livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 190, pp.120-127. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 129, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198207v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participative assessment of innovative technical scenarios for enhancing sustainability of French mixed crop-livestock farms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter E. Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2014.05.004⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.318- 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210102v1</w:t>
+                <w:t xml:space="preserve">hal-01001115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paths to last in mixed crop-livestock farming: lessons from an assessment of farm trajectories of change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 673- 681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01001115v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paths to last in mixed crop-livestock farming: lessons from an assessment of farm trajectories of change</w:t>
+                <w:t xml:space="preserve">Mixed crop-livestock systems: an economic and environmental-friendly way of farming?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 7 (n° 4), pp. 673- 681. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002091⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1722-1730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...115 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6849,186 +6719,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241591v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,427 +6930,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of energy and nutrient flows in two agri-food systems in Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Iachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.521-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marthe Mosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7479,208 +7349,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2025, Innsbruck, Austria. pp.502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7695,937 +7565,937 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
+                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549166v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651108v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective action and participatory knowledge building for Crop-Livestock integration at territory level in Mediterranean areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers au développement de complémentarités culture-élevage à l’échelle territoriale: le cas du viti-pastoralisme dans l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 7p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644941v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771153v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
+                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549777v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
+              <w:t xml:space="preserve">18th Congress of The European Society for Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Aug 2024, Rennes, France. pp.250-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725810v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer des ovins en ferme céréalière : Pourquoi, comment et avec quels impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre entre éleveurs et céréaliers : Réintroduction de l’élevage dans les fermes céréalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BioAriègeGaronne, Dec 2024, Martres-Tolosane, France. 46p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contre-courant : Motivations des agriculteurs à réintégrer l’élevage dans les fermes et territoires de cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep integration into cropping systems for agroecological transition of farming systems in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8647,146 +8517,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Shaqura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circularity in re-integrated crop-livestock systems at territory level: pathways and limits for transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,212 +8684,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green era-hub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using local feed resources for livestock farming: Illusion or real promise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Seminar of the FAO CIHEAM Networks on Pasture and Forage Crops and on Sheep and Goat Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarités entre céréaliers, vignerons et éleveurs dans le Minervois : quels potentiels et quelles conditions de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9060,526 +8930,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnecter cultures et élevages : chimère ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ABC : L’avenir de l’agriculture est-il dans la polyculture élevage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisé par les Bios du Gers (GABB32), Dec 2022, Pessan, France. 67p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of levers and barriers to crop-livestock integration beyond farm level. A case-study in france.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European IFSA symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Evora, Portugal. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional agricultural landscapes. Lessons from a Long Term Socio-Ecological Research site in South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Ouin</w:t>
+                <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congres: Making the future, learning from the past</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d'organisation scientifique. XVII. Congress of the European Society for Agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja El Benni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Barbieri</w:t>
+                <w:t xml:space="preserve">Victoria Gonzalez Dugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Grahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining biotechnical and organisational levers to engage agroecological transition of farming systems: A case-study of sheep integration into organic cropping systems in South-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9601,4214 +9471,4214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious game: a cutting-edge tool for stakeholders to redesign livestock systems towards agroecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda G Moojen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, redesigning and improving feed self-sufficiency in livestock farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laporte-Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thenard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium for Farming System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montevideo, Uruguay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabuleiro Forrageiro: A serious game as a way to foster sustainable intensification on farm system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Conference of the Farming Systems Design Community of Practice (FSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montevideo, Uruguay. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional diversity in bundles of impacts and services points to options for livestock future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamix, a serious game to design crop-livestock integration among farms: a case-study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734568v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamix, a serious game to design crop-livestock integration among farms: a case-study in France</w:t>
+                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonie</w:t>
+              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603370v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 29 p</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789438v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
+                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733730v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Manuel García Lamparte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.0</w:t>
+              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831816v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
+              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603340v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Giuliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamix, un “jeu sérieux” pour concevoir des scenarios d’intégration culture – élevage à l’échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dijon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework for assessing Crop-Livestock Integration (CLI) beyond the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Ecosummit “Ecological Sustainability : Engineering Change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Charmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework for assessing crop-livestock systems beyond the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hauwuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
+              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742787v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113691v1</w:t>
+                <w:t xml:space="preserve">hal-02742787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Integrated Crop-Livestock-Forest Systems - 3. International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Brasilia, Brazil. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating innovative scenarios to enhance mixed crop-livestock farms sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Farming System Association Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt University of Berlin. DEU., Apr 2014, Berlin, Germany. 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating innovative scenarios in partnership to enhance mixed crop-livestock farms sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves P.-Y. Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019169v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating innovative scenarios in partnership to enhance mixed crop-livestock farms sustainability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004773v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting crop-livestock farmers in redesigning their production systems: the CLIFS approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Penot</w:t>
+                <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.303-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481393v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations de polyculture-élevage : trajectoires, évaluation et scénarios techniques. Une étude de cas dans les Coteaux de Gascogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage en Midi-Pyrénées à l'horizon de la PAC 2014 .. Vivre ou laisser mourir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Auzeville-Tolosane, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ perceptions of biodiversity: results and practical implications of a discourse ‐ based biodiversity valuation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to analyze the potential of mixed crop-livestock farming systems for sustainable agricultural and rural development at the landscape level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th European IFSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the environmental sustainability of different European pig production systems using life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.W.J. Houwers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding how farmers last over the long term: a typology of trajectories of change in farming systems. A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of European breeding programmes from different sustainability aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fabrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Greef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock farming: an economical and environmental-friendly way to intensify production?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Metting of European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13818,1418 +13688,1418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and tradeoffs of integrated sheep vineyard systems in California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Patzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Tiffany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approaches to understand the agroecological transition. Active teaching in France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating livestock within cropping systems to improve soil quality: does diversity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455938v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604804v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 2013, Les systèmes de polyculture-élevage dans les territoires - ACTA/INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+                <w:t xml:space="preserve">Les services rendus par la polyculture-élevage dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Aubert</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
+              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 72 p., 2013, actes du Séminaire ACTA-INRA, Polyculture-élevage dans les territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745046v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de la durabilité environnementale de systèmes contrastés de production porcine en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Gonzalez</w:t>
+                <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, 19, 2013, Book of Abstracts of the 64th Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210619v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services rendus par la polyculture-élevage dans les territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation par analyse de cycle de vie de la durabilité environnementale de systèmes contrastés de production porcine en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Trousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 72 p., 2013, actes du Séminaire ACTA-INRA, Polyculture-élevage dans les territoires</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455889v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary assessment of the relationships between mixed crop-livestock systems and bird communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the environmental sustainability of different European pig production systems using life cycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Trousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on LCA in the Agri-Food Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Malo, France. INRA, 2012, Proceedings 8th International Conference on Life Cycle Assessment in the Agri-Food Sector (LCA Food 2012)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat and species diversity indicators in relation fo farm managment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET 2011 - Journée d'Ecologie de Toulouse 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Auzeville, France. 1 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15239,279 +15109,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 191 p., 2019, Matière à Débattre et Décider, 978-2-7592-2704-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2705-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l’élevage herbivore filières innovantes, territoires vivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rieutort</w:t>
-[...49 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Editions Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 ère, 96 p., 2014, Collection Atlas-monde, 978-2-7467-3827-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15521,1408 +15391,1408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage pastoral et viticulture dans le Minervois : stratégies collectives pour une agroécologie de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lecole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alinon K.; Duteurtre G.; Lasseur J.; Poccard-Chapuis R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élevages et pâturages sous tension. Nouveaux regards sur les territoires méditerranéens et tropicaux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quæ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-123, 2025, Matière à débattre et décider, 978-2-7592-4044-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a shared vision of the future for multifunctional agricultural landscapes. Lessons from a long term socio-ecological research site in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Agricultural Landscapes, Part III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Bohan; Alex J. Dumbrell; Adam J. Vanbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-0-323-91503-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+                <w:t xml:space="preserve">Linking arable cropping and livestock production for efficient recycling of N and P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona F. E. Topp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00010-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788103v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Impacts on the Environment and People From Simplification of Crop and Livestock Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00005-4⟩</w:t>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-173, 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310100v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking arable cropping and livestock production for efficient recycling of N and P</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cairistiona F. E. Topp</w:t>
+                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00010-8⟩</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791677v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Impacts on the Environment and People From Simplification of Crop and Livestock Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
+              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071903v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to livestock farming systems’ autonomy to design and manage agroecological transition at the farm and territorial levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of grasslands in biogeochemical cycles and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Lemauviel-Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving grassland and pasture management in temperate agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, Burleigh Dodds Science Publishing Limited, 2018, Burleigh Dodds Series in Agricultural Science, 978-1-78676-200-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2017.0024.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural intensification and diversity for reconciling production and environment. Role of integrated crop-livestock systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Cesar de Faccio Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food production and nature conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 348 p., 2016, 978-1138859395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services écosystémiques dans les agroécosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clélia Sirami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/g1qe-4s49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies pour un maintien de la polyculture-élevage ? Une étude des trajectoires passées d’exploitations dans les coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Joannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Gibon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 382 p., 2014, 978-2-7598-1192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16932,156 +16802,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide de l'accompagnement à la conception collective d'une transition agroécologique à l'échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.51922370939024E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17091,579 +16961,579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2016, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Batka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Beldame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt. 2016, 1032 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude prospective dans le cadre d’un projet d’ingénieurs à l’INP-ENSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Poccard-Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of economic benefits linked to organic and low input farmland in 4 BIOBIO case study areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Deliverable D3.4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17673,100 +17543,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairer les conditions de maintien d'exploitations de polyculture-élevage durables en zone défavorisée simple européenne. Une étude de cas dans les Coteaux de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012INPT0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04256926v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17776,157 +17646,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet « Corollaire » : CO-conception d'une ROtation cultures-prAIRiEs inter-exploitations dans un collectif d'agriculteurs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId433"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18073,51 +17943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625510v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Domingues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003123" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>