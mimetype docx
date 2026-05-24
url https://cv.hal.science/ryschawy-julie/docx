--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -3191,295 +3191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Aznar</w:t>
+                <w:t xml:space="preserve">M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602571v1</w:t>
+                <w:t xml:space="preserve">hal-01871703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bouquets de services, un concept clé pour raisonner l'avenir des territoires d'élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Assessing multiple goods and services derived from livestock farming on a nation-wide gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Disenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, l'élevage en Europe : une diversité de services et d'impacts, 30 (4), pp.407-422. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (10), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871703v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour l’élevage, les prairies et les produits animaux dans les transitions agricoles et alimentaires ?</w:t>
               </w:r>
@@ -4779,269 +4779,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated crop-livestock system effects on soil N, P, and pH in a semiarid region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+                <w:t xml:space="preserve">Markus Liebig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. Scholljegerdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 289 (Mars), pp.178-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618307v1</w:t>
+                <w:t xml:space="preserve">hal-01607469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated crop-livestock system effects on soil N, P, and pH in a semiarid region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Liebig</w:t>
+                <w:t xml:space="preserve">Numéro spécial L'élevage en Europe : une diversité de services et d'impacts. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Donnars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.271-272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607469v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
               </w:r>
@@ -5407,64 +5407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,256 +7068,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Pepin</w:t>
+                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314026v1</w:t>
+                <w:t xml:space="preserve">hal-05147773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eficiencia de uso del nitrógeno y circularidad alimentaria¿Debemos evaluar el animal o el sistema?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining technical and social localized knowledge to support the co-design of integrated crop-livestock systems between farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Mosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rodríguez-Alvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Jornadas sobre Producción Animal de AIDA (2025).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Zaragoza, España. pp.20-21</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05147773v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamix serious game : a Swiss knife to co-design collaborations between neighbouring crop and livestock farmers?</w:t>
               </w:r>
@@ -7379,243 +7379,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651135v1</w:t>
+                <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548310v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
               </w:r>
@@ -7945,243 +7945,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
+                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549777v1</w:t>
+                <w:t xml:space="preserve">hal-04725810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Vers une agroécologie de territoire : connaissances et démarche de recherche-action pour soutenir l’intégration culture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Stark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.165-166</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725810v1</w:t>
+                <w:t xml:space="preserve">hal-04549777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating crop and livestock beyond farm level: how serious games may help co-designing collaborations between neighbouring farmers</w:t>
               </w:r>
@@ -10250,489 +10250,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Manuel García Lamparte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733730v1</w:t>
+                <w:t xml:space="preserve">hal-02734568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la place de l’élevage dans les territoires de polyculture-élevage : entre concurrences avec les cultures et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.0</w:t>
+              <w:t xml:space="preserve">Colloque "Les polycultures élevages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831816v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Ramonteu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
+              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agroécologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603340v1</w:t>
+                <w:t xml:space="preserve">hal-01831816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats du Focus Group du PEI-AGRI “Systèmes de polyculture-élevage”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of livestock in crop-livestock regions: competition with cash crops or opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Castanet, FRA., Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734568v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assolements en communs et méthaniseurs collectifs, des médiateurs vers des systèmes plus durables ? Etude des cas de la Cuma de Guizerix en Hautes-Pyrénées, et du projet Bel Air en Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Ramonteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10790,355 +10790,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
+                <w:t xml:space="preserve">Dynamix, un “jeu sérieux” pour concevoir des scenarios d’intégration culture – élevage à l’échelle du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Giuliano</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786669v1</w:t>
+                <w:t xml:space="preserve">hal-02785708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamix, un “jeu sérieux” pour concevoir des scenarios d’intégration culture – élevage à l’échelle du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 12 p</w:t>
+              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785708v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers pour aboutir à des solutions « gagnant-gagnant » dans les territoires d’élevage herbagers ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconception d’un système intégrant cultures et élevage par des étudiants utilisant le Rami Fourrager®</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les polycultures-élevages: valoriser leurs atouts pour la transition agro-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607303v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analytical framework for assessing Crop-Livestock Integration (CLI) beyond the farm level</w:t>
               </w:r>
@@ -11226,243 +11226,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Triboulet</w:t>
+                <w:t xml:space="preserve">An analytical framework for assessing crop-livestock systems beyond the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742979v1</w:t>
+                <w:t xml:space="preserve">hal-01603677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical framework for assessing crop-livestock systems beyond the farm level</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Enjeux et échelles pertinentes pour développer l’autonomie alimentaire de systèmes d’élevage plus agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Charmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Triboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. 376 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603677v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
               </w:r>
@@ -11511,277 +11511,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113691v1</w:t>
+                <w:t xml:space="preserve">hal-02742787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Services rendus et contribution de l’élevage au développement du territoire Auvergne - Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hauwuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
+              <w:t xml:space="preserve">Territoires et élevages - Quelles perspectives de développement pour l’élevage dans la dynamique territoriale de la nouvelle région Auvergne-Rhône-Alpes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742787v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock systems across scales: toward new agroecological models?</w:t>
               </w:r>
@@ -12242,77 +12242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les services rendus par l'élevage dans les territoires : une première quantification sur le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13090,493 +13090,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noémie Schaller</w:t>
+                <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Blouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Coquil</w:t>
+                <w:t xml:space="preserve">Katalin Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
+              <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803838v1</w:t>
+                <w:t xml:space="preserve">hal-02808348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding how farmers last over the long term: a typology of trajectories of change in farming systems. A French case-study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'élevage, un atout pour le développement durable des territoires dans les régions de polyculture-élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Blouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">18èmes Journées 3R Rencontres Recherches Ruminants - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 369-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749209v1</w:t>
+                <w:t xml:space="preserve">hal-01803838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of European breeding programmes from different sustainability aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rydhmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fabrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. de Greef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katalin Balazs</w:t>
+                <w:t xml:space="preserve">Understanding how farmers last over the long term: a typology of trajectories of change in farming systems. A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick A. Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808348v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed crop-livestock farming: an economical and environmental-friendly way to intensify production?</w:t>
               </w:r>
@@ -13817,411 +13817,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary approaches to understand the agroecological transition. Active teaching in France and Switzerland</w:t>
+                <w:t xml:space="preserve">Integrating livestock within cropping systems to improve soil quality: does diversity matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aebi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601601v1</w:t>
+                <w:t xml:space="preserve">hal-01602983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating livestock within cropping systems to improve soil quality: does diversity matter?</w:t>
+                <w:t xml:space="preserve">Interdisciplinary approaches to understand the agroecological transition. Active teaching in France and Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress. Growing landscapes. Cultivating innovative agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, Landscape management for food and ecosystem services</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602983v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hughenin-Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604804v1</w:t>
+                <w:t xml:space="preserve">hal-01455938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing win-win outcomes across a range of grassland-based livestock systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock cultural and territorial vitality services are key to unlock the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Beudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455938v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interrelations entre cultures et élevage dans les systèmes de polyculture-élevage : quelles capacités adaptatives à différents pas de temps?</w:t>
               </w:r>
@@ -14358,77 +14358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire polyculture-élevage ACTA-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France. 72 p., 2013, actes du Séminaire ACTA-INRA, Polyculture-élevage dans les territoires</w:t>
@@ -14470,51 +14470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the multiple services provided by livestock: a French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Disenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15136,51 +15136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et services issus des élevages européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Donnars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15688,378 +15688,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03309802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking arable cropping and livestock production for efficient recycling of N and P</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cairistiona F. E. Topp</w:t>
+                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott L. Kronberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1st Edition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00010-8⟩</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791677v1</w:t>
+                <w:t xml:space="preserve">hal-02788103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking arable cropping and livestock production for efficient recycling of N and P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cairistiona F. E. Topp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
+              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1st Edition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00010-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071903v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of crop and livestock production in temperate regions to improve agroecosystem functioning, ecosystem services, and human nutrition and health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-173, 2019, 978-3-030-01952-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00015-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788103v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Impacts on the Environment and People From Simplification of Crop and Livestock Production</w:t>
               </w:r>
@@ -16081,51 +16081,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecosystem Diversity. Reconciling contemporary agriculture and environmental quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACADEMIC PRESS LTD-ELSEVIER SCIENCE LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 478 p., 2019, 978-0-12-811051-5; 978-0-12-811050-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-811050-8.00005-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16232,51 +16232,51 @@
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bergez, Jacques-Eric; Audouin, Elise; Therond, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16313,51 +16313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of grasslands in biogeochemical cycles and biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huguenin-Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16988,51 +16988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17110,51 +17110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles, impacts et services issus des élevages en Europe. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17416,51 +17416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of economic benefits linked to organic and low input farmland in 4 BIOBIO case study areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17686,64 +17686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17943,51 +17943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550485v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Iachkine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104698" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01045-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alvarez-Rodriguez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04567369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Gomes Moojen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wulfhorst" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Archer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C&#233;sar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00953-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04253708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2023.2254308" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03460502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dugu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Teixeira dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armindo Barth Neto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cardozo Vieira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103339" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Charmeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103414" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682869v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00777-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435020v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Sara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie C. M. Gaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meredith T. Niles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D. Garrett" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lusepol.2021.105680" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ramonteu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cjtq-tg24" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02875072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael D Garrett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay W Bell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Cortner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11412-250124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hendrickson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000351" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne P&#233;quignot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-018-0237-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3TME9X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Wit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron K. Hoshide" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.12.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Charmeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelletier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871703v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duru" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2271" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aznar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000829" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04508722v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Domingues Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731117003123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604850v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9815-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608021v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Beudou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0436-8" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M&#233;lac" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.08.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Liebig" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott L. Kronberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Hendrickson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/3597416" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626054v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara F. Nowak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.231.0137" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626128v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2266" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02078627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Liebig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Scholljegerdes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.11.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.1.3008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210763v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Trousson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonz&#224;lez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210113v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0727" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.09.010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLH5ZFK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2014.05.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF4Q90VF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Choisis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000675" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Iachkine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147773v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rodr&#237;guez-Alvarez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Mosset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364971v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cassagnes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04771153v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pissonnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Barbieri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja El Benni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez Dugo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Grahmann" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03377589v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda G Moojen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048958v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laporte-Riou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dore" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603370v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734568v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Manuel Garc&#237;a Lamparte" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733730v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gabriel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789438v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785708v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607303v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786669v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603677v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742979v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Triboulet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113691v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hauwuy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794939v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210117v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Joannon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P.-Y. Le Gal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481393v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Penot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019169v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210101v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schaller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W.J. Houwers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803838v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Blouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rydhmer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fabrega" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. de Greef" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749209v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734563v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gaudin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brewer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patzec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tiffany" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601601v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aebi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hughenin-Elie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604804v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455889v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745046v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210619v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805170v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792241v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doreau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://technipel.idele.fr/atlas-de-l-elevage-herbivore-en-france.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221841v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecole" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/334/9782759240449/elevages-et-paturages-sous-tension" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0065250421000155" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.05.001" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788103v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/agroecosystem-diversity/lemaire/978-0-12-811050-8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00015-7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791677v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Watson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona F. E. Topp" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00010-8" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310100v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811050-8.00005-4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071902v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859276v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huguenin-Elie" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2017.0024.01" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581600v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemaire" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cesar de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Food-Production-and-Nature-Conservation-Conflicts-and-Solutions/Gordon-Prins-Squire/p/book/9781138859395" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727568v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g1qe-4s49" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210114v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Audouin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gon&#231;alves" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.51922370939024E12" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792375v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04256926v2" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0112" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434625v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin P&#233;pin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Millet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>