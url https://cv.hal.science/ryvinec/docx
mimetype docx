--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -195,523 +195,641 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven PINN inference of oocyte dynamics in fish ovaries</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Modeling of GPCR Signaling: The Role of Endosomal Dynamics and Receptor Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fostier</w:t>
+                <w:t xml:space="preserve">Chloé Weckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Juliette Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536280v1</w:t>
+                <w:t xml:space="preserve">hal-05562673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
+                <w:t xml:space="preserve">Data-driven PINN inference of oocyte dynamics in fish ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Louis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Caire</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Annamneedi</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056624v1</w:t>
+                <w:t xml:space="preserve">hal-05536280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting selectively oxytocin receptor signalling efficiently improves social interaction in Fmr1 KO mice</w:t>
+                <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gora</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schnider</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740514v1</w:t>
+                <w:t xml:space="preserve">hal-05056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Targeting selectively oxytocin receptor signalling efficiently improves social interaction in Fmr1 KO mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schnider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tréfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -721,3521 +839,3521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid cell turnover to model adipocyte size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Dauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 618, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105900v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a size-structured population model: Application to oocyte dynamics and ovarian cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Two-State Stochastic Model of In Vivo Observations of Transcriptional Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varshant Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/24M1705147⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13538-025-01785-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699357v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-State Stochastic Model of In Vivo Observations of Transcriptional Bursts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bifurcation analysis of a size-structured population model: Application to oocyte dynamics and ovarian cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13538-025-01785-y⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (Issue 3), pp.2427 - 2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1705147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189949v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lifshitz–Slyozov type model for adipocyte size dynamics: limit from Becker–Döring system and numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nonlinear compartmental modeling to monitor ovarian follicle population dynamics on the whole lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ballif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 88 (2), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-02036-x⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 89 (9), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525358v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of adipocyte size distributions: identifiability and parameter estimation from rat data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-time asymptotic of the Lifshitz-Slyozov equation with nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111747⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.755-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2023041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141173v3</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time asymptotic of the Lifshitz-Slyozov equation with nucleation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of adipocyte size distributions: identifiability and parameter estimation from rat data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Giacobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2023041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.111747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098262v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141173v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compartmental modeling to monitor ovarian follicle population dynamics on the whole lifespan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Lifshitz–Slyozov type model for adipocyte size dynamics: limit from Becker–Döring system and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 89 (9), pp.43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02108-6⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 88 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-02036-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739205v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling compartmentalization within intracellular signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alamichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Quiblier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.100-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202477100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of deep learning applications in precocious puberty and thyroid dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.959546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2022.959546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaging of a stochastic slow-fast model for population dynamics: application to the development of ovarian follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ballif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (1), pp.359-380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1409615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial-boundary value problem for the Lifshitz-Slyozov equation with non-smooth rates at the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (04), pp.1975-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6544/abd3f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic nonlinear model for somatic cell population dynamics during ovarian follicle activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (3), pp.1-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-021-01561-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological characterization of low molecular weight biased agonists at the follicle stimulating hormone receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-ECP411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22189850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03351267v1</w:t>
+                <w:t xml:space="preserve">hal-03110670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pharmacological characterization of low molecular weight biased agonists at the follicle stimulating hormone receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Benevelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Sposini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (18), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22189850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-ECP411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03110670v1</w:t>
+                <w:t xml:space="preserve">hal-03351267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale population dynamics in reproductive biology: singular perturbation reduction in deterministic and stochastic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum Chahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67, pp.72-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202067006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling approaches of cellular endocrinology within the hypothalamo-pituitary-gonadal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2020.110877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and calibration of a linear model for structured cell populations with unidirectional motion : Application to the morphogenesis of ovarian follicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Landomiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/17M1161336⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01852560v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis and calibration of a linear model for structured cell populations with unidirectional motion : Application to the morphogenesis of ovarian follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.207-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1161336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02362523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in computational modeling approaches of pituitary gonadotropin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), pp.799-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460441.2018.1501025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Becker-Doring Process: Pathwise Convergence and Phase Transition Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177 (5), pp.506-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10955-019-02377-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-arrestin signalling and bias in hormone-responsive GPCRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 449, pp.28-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2017.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi steady state approximation of the small clusters in Becker–Döring equations leads to boundary conditions in the Lifshitz–Slyozov limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (5), pp.1353-1384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608844v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human luteinizing hormone and chorionic gonadotropin display biased agonism at the LH and LH/CG receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Langonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Combarnous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-01078-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling approaches in gonadotropin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theriogenology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (1), pp.22-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of FSHR negative allosteric modulators on LH/CGR reveals biased antagonism with implications in steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Jegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James A. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia-Maria Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 436, pp.10-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2016.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First passage times in homogeneous nucleation: Dependence on the total number of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (3), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4940033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic reduction of a model of stochastic gene expression with jump Markov process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhi Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 68 (5), pp.1051-1070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00285-013-0661-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of stochastic gene expression models in the presence of bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (5), pp.1830-1852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/12090229X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First passage times in homogeneous nucleation and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (24), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4772598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular distributions in gene regulatory dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 274 (1), pp.84--96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4245,686 +4363,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-arrestins and endocrine-related GPCRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifa Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Endocrinology in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.445-458, 2021, 978-0-12-819801-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00021-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The follicle-stimulating hormone signaling network in gonadal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Gagniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alfredo Ulloa-Aguirre; Ya-Xiong Tao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular endocrinology in health and disease, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 486 p., 2021, 9780128198018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00020-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow description to dynamically model beta-arrestin signaling networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-arrestins- Methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1957, , 2019, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9158-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicle-stimulating hormone receptor: Advances and remaining challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trefier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G protein-coupled receptors: emerging paradigms in activation, signaling and regulation- Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 338 (1ère ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-58, 2018, International Review of Cell and Molecular Biology, 978-0-12-813772-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic Becker-Döring equations: Past and recent mathematical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes, Multiscale Modeling, and Numerical Methods for Computational Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.175-204, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-62627-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512134v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4934,163 +5052,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic and Piecewise Deterministic models in Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cloez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Dessalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Genadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, pp.225-245, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201760225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5100,91 +5218,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to the study of population dynamics models and coagulation-fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. Université de Tours, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03138658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5194,5802 +5312,5910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling in cellular and molecular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Claude Bernard - Lyon I, 2012. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LYO10154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00749633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal modeling of signaling pathways: impact of endosomal compartmentalization and application to gonadotropin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Weckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOME2 2025 - Journée de modélisation mathématique pour l'écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">BCML 2026 - 2nd Bonn Conference on Mathematical Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bonn Center for Mathematical Life Sciences, Mar 2026, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444872v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian follicle population dynamics along lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMBS 2025 - Journées Math Bio Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MOME2 2025 - Journée de modélisation mathématique pour l'écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444857v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Prediction of Intracellular Signaling Behavior via Machine Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ovarian follicle population dynamics along lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBig 2025 - 12th International Conference on Information Management and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Juan Antonio Lossio-Ventura, and Hugo Alatrista-Salas, Oct 2025, Lima, Peru</w:t>
+              <w:t xml:space="preserve">JMBS 2025 - Journées Math Bio Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265719v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPCR signaling: bias, kinetics and compartmentalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Computational Prediction of Intracellular Signaling Behavior via Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apports de la modélisation mécaniste et de l'intelligence artificielle à la (recherche en) biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France. 25p</w:t>
+              <w:t xml:space="preserve">SIMBig 2025 - 12th International Conference on Information Management and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juan Antonio Lossio-Ventura, and Hugo Alatrista-Salas, Oct 2025, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288496v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Medicine Through Mathematics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Richmond (Virginie), United States. 36p</w:t>
+              <w:t xml:space="preserve">Biomath seminar - NCstate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Raleigh (NC), United States. 59p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288959v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">GPCR signaling: bias, kinetics and compartmentalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomath seminar - NCstate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Raleigh (NC), United States. 59p</w:t>
+              <w:t xml:space="preserve">Apports de la modélisation mécaniste et de l'intelligence artificielle à la (recherche en) biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288985v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks about the well-posedness of lifshitz-slyozov's equations with nucleation kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ballif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology and Medicine Through Mathematics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Richmond (Virginie), United States. 36p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099684v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative dynamics of female germ cell populations : insight from imaging and multiscale modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Some remarks about the well-posedness of lifshitz-slyozov's equations with nucleation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRAE-INRIA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18. International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. pp.181-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55260-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194047v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparative dynamics of female germ cell populations : insight from imaging and multiscale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminar EDP/ProbaStat Laboratoire de Mathématiques et Applications (LMA) de Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées INRAE-INRIA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194051v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Mathematical Biology at Duke University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, online, United States</w:t>
+              <w:t xml:space="preserve">Séminar EDP/ProbaStat Laboratoire de Mathématiques et Applications (LMA) de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194053v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Conference on Mathematical and Theoretical Biology - ECMTB 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Mathematical and Theoretical Biology (ESMTB); Society for Mathematical Biology (SMB), Sep 2022, Heidelberg, Germany. pp.110-111</w:t>
+              <w:t xml:space="preserve">Seminar Mathematical Biology at Duke University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194057v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario de Ecuaciones Diferenciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Granada, Dec 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">12. European Conference on Mathematical and Theoretical Biology - ECMTB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Mathematical and Theoretical Biology (ESMTB); Society for Mathematical Biology (SMB), Sep 2022, Heidelberg, Germany. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194058v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reaction Networks Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Seminario de Ecuaciones Diferenciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Granada, Dec 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727240v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gonadotropins in the Physiopathology: Current advances in the Mechanisms of Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le studium, Sep 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Chemical Reaction Networks Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194064v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on the Mathematics of Reaction Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, online, Italy</w:t>
+              <w:t xml:space="preserve">Gonadotropins in the Physiopathology: Current advances in the Mechanisms of Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le studium, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194061v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’analyse appliquée A³</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Amiénois de Mathématique Fondamentale et Appliquée, Oct 2021, Amiens, France</w:t>
+              <w:t xml:space="preserve">Seminar on the Mathematics of Reaction Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727263v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modeling of reaction networks. Application to biased signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping Group Online Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Séminaire d’analyse appliquée A³</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Amiénois de Mathématique Fondamentale et Appliquée, Oct 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727416v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling GPCR-induced biased signaling Towards a system biology definition of drugs selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamical modeling of reaction networks. Application to biased signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th GDR3545-GPCR international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-42</w:t>
+              <w:t xml:space="preserve">Mapping Group Online Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115093v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian follicle morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompuCell3D Multicell Virtual-Tissue Modeling Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modeling of reaction networks and biased signaling. Mathematics of system biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop of the GDR35 - Bioinformatics and biomathematical approaches to integrate the GPCR signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling GPCR-induced biased signaling Towards a system biology definition of drugs selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Mathematics of complex systems in biology and medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Luminy, France. pp.1-65</w:t>
+              <w:t xml:space="preserve">9th GDR3545-GPCR international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115069v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modeling of reaction networksMathematics of system biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 Workshop - ‘bioinformatics and biomathematical approaches to integrate the GPCR signal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-70</w:t>
+              <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Mathematics of complex systems in biology and medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Luminy, France. pp.1-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115099v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamical modeling of reaction networksMathematics of system biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Networks and molecular biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Luminy, France. pp.1-75</w:t>
+              <w:t xml:space="preserve">2020 Workshop - ‘bioinformatics and biomathematical approaches to integrate the GPCR signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115087v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model of nucleation Becker-Döring Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France</w:t>
+              <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Networks and molecular biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Luminy, France. pp.1-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115114v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic population dynamics applied to ovarian follicles development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic model of nucleation Becker-Döring Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioHasard 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115063v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de populations cellulaires structures : morphogenèse des follicules ovariens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic population dynamics applied to ovarian follicles development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATMOSPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">BioHasard 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115057v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de processus d’assemblage (protéı̈ques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France. pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamique de populations cellulaires structures : morphogenèse des follicules ovariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jinzhi Lei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reverse mathematical methods for reconstructing molecular dynamics in single cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Pise, Italy. pp.1-45</w:t>
+              <w:t xml:space="preserve">ATMOSPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115052v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using dynamical reaction network to infer drugs selectivity in pharmacology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiing Zhuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzhi Lei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSB 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1-66</w:t>
+              <w:t xml:space="preserve">Reverse mathematical methods for reconstructing molecular dynamics in single cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Pise, Italy. pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115045v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling (some aspects of) the female reproductive system : Gonadotropin and follicular dynamics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using dynamical reaction network to infer drugs selectivity in pharmacology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEMRACS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Luminy, France</w:t>
+              <w:t xml:space="preserve">ICSB 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques de populations cellulaires structurées Morphogenèse des follicules ovariens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Modeling (some aspects of) the female reproductive system : Gonadotropin and follicular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session du GDR Mamovi 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">CEMRACS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785500v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased signaling and L1 penalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques de populations cellulaires structurées Morphogenèse des follicules ovariens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODE Modelling in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, freibourg, Germany</w:t>
+              <w:t xml:space="preserve">Session du GDR Mamovi 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785169v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probalistic and piecewise deterministic models in biology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biased signaling and L1 penalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2016. Phénomènes complexes et hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Aug 2016, Grenoble, France. pp.1-19</w:t>
+              <w:t xml:space="preserve">ODE Modelling in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, freibourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595098v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model, Nucleation Time in Stochastic Becker-Döring Model</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probalistic and piecewise deterministic models in biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dessalles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Genadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Protein Aggregation: Biophysics and Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées MAS 2016. Phénomènes complexes et hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Aug 2016, Grenoble, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785742v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building GPCR signalisation networks. Example of the FSH receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model, Nucleation Time in Stochastic Becker-Döring Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Annual Meeting of the CNRS GDR-3545 G Protein-coupled Receptors: from Physiology to Drugs (RCPG-Physio-Med)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Protein Aggregation: Biophysics and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794534v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maths de la biologie des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at the Groupe de travail Bio-Maths Tours/Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Building GPCR signalisation networks. Example of the FSH receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. BCAM Workshop on Nonlinear Dynamics in Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Basque Center for Applied Mathematics (BCAM). ESP., Sep 2016, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">6.Annual Meeting of the CNRS GDR-3545 G Protein-coupled Receptors: from Physiology to Drugs (RCPG-Physio-Med)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792839v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Institute of Mathematical Science (AIMS). USA., Jul 2016, Orlando, United States. 45 diapositives</w:t>
+              <w:t xml:space="preserve">2. BCAM Workshop on Nonlinear Dynamics in Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basque Center for Applied Mathematics (BCAM). ESP., Sep 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797058v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Dynamical Systems in Biology: Numerical Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isaac Newton Institute. GBR., Jan 2016, Cambridge, United Kingdom. 31 diapositives</w:t>
+              <w:t xml:space="preserve">11. AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Institute of Mathematical Science (AIMS). USA., Jul 2016, Orlando, United States. 45 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795563v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PDMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., May 2015, Saint Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">Stochastic Dynamical Systems in Biology: Numerical Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isaac Newton Institute. GBR., Jan 2016, Cambridge, United Kingdom. 31 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797859v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjing Zhuge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque PDMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., May 2015, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799266v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799275v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Journée du projet CASCIMODOT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Orléans (UO). FRA. Université François Rabelais (Tours)., Dec 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793656v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting in gene expression</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PDMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">23. Journée du projet CASCIMODOT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Orléans (UO). FRA. Université François Rabelais (Tours)., Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797860v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bursting in gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hingant</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Colloque PDMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794818v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic single gene expression model: analytical results on bursting and rate production estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jinzhi Lei</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICB Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Munich, France</w:t>
+              <w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115037v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic single gene expression model: analytical results on bursting and rate production estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hingant</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjiing Zhuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzhi Lei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">ICB Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115039v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741964v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Marciniak-Czochra</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference on Mathematical and Theoretical Biology - ECMTB14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/itmconf/20150500017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797850v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structured Integro-Differential models in Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Apr 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">9. European Conference on Mathematical and Theoretical Biology - ECMTB14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chalmers University of Technology. SWE., Jun 2014, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797854v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle probabiliste multi-échelle de différentiation cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marciniak-Czochra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Travail Maths bio et santé, Laboratoire Jacques-Louis Lions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Structured Integro-Differential models in Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115016v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de premier passage pour le modèle de nucléation aléatoire de Becker-Doring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle probabiliste multi-échelle de différentiation cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques Appliquées de Compiègne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Groupe de Travail Maths bio et santé, Laboratoire Jacques-Louis Lions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115032v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeles probabiliste de nucléation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temps de premier passage pour le modèle de nucléation aléatoire de Becker-Doring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École d'été Modélisation en dynamique des populations et évolution, Probabilité et EDP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, La Londe-Les Maures, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques Appliquées de Compiègne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115008v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeles probabiliste de nucléation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinzhi Lei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de probabilités 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
+              <w:t xml:space="preserve">École d'été Modélisation en dynamique des populations et évolution, Probabilité et EDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, La Londe-Les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115003v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeles probabiliste de nucléation-polymérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzhi Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre F. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Modélisation Mathématiques et Calcul Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journées de probabilités 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115006v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeles probabiliste de nucléation-polymérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Mackey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Stochastic Analysis and its Applications (ICSAA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Journées Modélisation Mathématiques et Calcul Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114998v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des thésards du Centre de Mathématiques Appilquées de Polytechnique (CMAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Stochastic Analysis and its Applications (ICSAA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115001v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMB Annual Conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Rio de Janerio, Brazil</w:t>
+              <w:t xml:space="preserve">Séminaire des thésards du Centre de Mathématiques Appilquées de Polytechnique (CMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133868v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Systems Biology, (ICSB 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">SMB Annual Conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rio de Janerio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133870v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International workshop on Differential and Integral Equations with Applications in Biology and Medicine (DIEBM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Mytilène, Samos island, Greece</w:t>
+              <w:t xml:space="preserve">11th International Conference on Systems Biology, (ICSB 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114866v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic Nucleation-Polymerization Model of Prion fibrils formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBAM Seminar Serie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">First International workshop on Differential and Integral Equations with Applications in Biology and Medicine (DIEBM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Mytilène, Samos island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114819v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stochastic Nucleation-Polymerization Model of Prion fibrils formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAMBAM Seminar Serie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biology Seminar Series at the Center for Mathematical Biology, University of Alberta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10999,1400 +11225,1400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the IRN iGPCRnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference : Phosphorylation and G-Protein Mediated Signaling Networks Mechanistic Understanding of G-Protein and Kinase Signaling Leading to Development of Novel Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Waterville Valley, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Ovarian Folliculogenesis: Morphogenesis and Population Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum Chahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REPROSCIENCES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC BIASED SIGNALING : A SYSTEM BIOLOGY DEFINITION OF DRUGS SELECTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Depascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akiliayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nataraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence internationale GDR3545-GPCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translatome of the FSH receptor reveals tha several FSH-responsive signaling effectors are co-translated in primary rat Sertoli cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the morphogenesis of ovarian follicles: a cell-dynamics based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603078v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the morphogenesis of ovarian follicles: a cell-dynamics based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The translatome of the FSH receptor reveals tha several FSH-responsive signaling effectors are co-translated in primary rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trefier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Léon-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606594v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des contraintes spatiales dans la modélisation dynamique d’un système biologique complexe : le réseau de signalisation FSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation in signaling systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Beta-arrestin 2 barcode of phosphorylation: impact on beta-arrestin-dependent signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandermoere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Langonné Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740420v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-arrestin 2 barcode of phosphorylation: impact on beta-arrestin-dependent signaling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Parameter estimation in signaling systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793437v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting and division in a nonlinear cell population model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Biology: from Cells to Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienne, Austria. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to understand more and more a (simple?) model of stochastic gene expression</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of the prion proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Liautard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics (ICIAM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">PRION 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114889v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the prion proliferation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting to understand more and more a (simple?) model of stochastic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRION 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics (ICIAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114887v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Annual McGill Biophysical Chemistry Symposium, McGill University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12402,277 +12628,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la signalisation cellulaire à l'aide de modèles mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire et formalisme de modélisation de systèmes dynamiques en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Reaction Network Theory, notations and selected results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise deterministic Markov processes, applications in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Mini-cours chercheur (Laboratoire Jacques Louis-Lions, Université Paris VI), 2015, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12682,356 +12908,356 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary value for a nonlinear transport equation emerging from a stochastic coagulation-fragmentation type model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a stochastic Becker-Döring model to the Lifschitz-Slyozov equation with boundary value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic reduction of models of stochastic gene expression with bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the bursting of gene products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13099,51 +13325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FCB1C1C"/>
+    <w:nsid w:val="F80C6792"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13330,51 +13556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05562673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Weckel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05563333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>