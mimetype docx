--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -229,259 +229,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Modeling of GPCR Signaling: The Role of Endosomal Dynamics and Receptor Recycling</w:t>
+                <w:t xml:space="preserve">Data-driven PINN inference of oocyte dynamics in fish ovaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Weckel</w:t>
+                <w:t xml:space="preserve">Louis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gourdon</w:t>
+                <w:t xml:space="preserve">Manon Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Darrigade</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Crépieux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562673v1</w:t>
+                <w:t xml:space="preserve">hal-05536280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven PINN inference of oocyte dynamics in fish ovaries</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Modeling of GPCR Signaling: The Role of Endosomal Dynamics and Receptor Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fostier</w:t>
+                <w:t xml:space="preserve">Chloé Weckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lesage</w:t>
+                <w:t xml:space="preserve">Juliette Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Clément</w:t>
+                <w:t xml:space="preserve">Vinesh Jugnarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536280v1</w:t>
+                <w:t xml:space="preserve">hal-05562673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
@@ -853,77 +853,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid cell turnover to model adipocyte size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fostier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Dauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,473 +981,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105900v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-State Stochastic Model of In Vivo Observations of Transcriptional Bursts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bifurcation analysis of a size-structured population model: Application to oocyte dynamics and ovarian cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fostier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13538-025-01785-y⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (Issue 3), pp.2427 - 2472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M1705147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189949v1</w:t>
+                <w:t xml:space="preserve">hal-04699357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a size-structured population model: Application to oocyte dynamics and ovarian cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two-State Stochastic Model of In Vivo Observations of Transcriptional Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Guilherme S. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Prata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varshant Dhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (Issue 3), pp.2427 - 2472. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (4), pp.150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/24M1705147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13538-025-01785-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699357v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compartmental modeling to monitor ovarian follicle population dynamics on the whole lifespan</w:t>
+                <w:t xml:space="preserve">Long-time asymptotic of the Lifshitz-Slyozov equation with nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ballif</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Juan Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-024-02108-6⟩</w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), pp.755-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/krm.2023041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739205v2</w:t>
+                <w:t xml:space="preserve">hal-04098262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time asymptotic of the Lifshitz-Slyozov equation with nucleation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Lifshitz–Slyozov type model for adipocyte size dynamics: limit from Becker–Döring system and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Hingant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Léo Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (5), pp.755-773. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88 (2), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/krm.2023041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-023-02036-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098262v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of adipocyte size distributions: identifiability and parameter estimation from rat data</w:t>
               </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1561,187 +1561,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141173v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lifshitz–Slyozov type model for adipocyte size dynamics: limit from Becker–Döring system and numerical simulation</w:t>
+                <w:t xml:space="preserve">Nonlinear compartmental modeling to monitor ovarian follicle population dynamics on the whole lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Meyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guillaume Ballif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 88 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2024, 89 (9), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-023-02036-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-024-02108-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525358v1</w:t>
+                <w:t xml:space="preserve">hal-03739205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling compartmentalization within intracellular signaling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alamichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Latrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1818,64 +1818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of deep learning applications in precocious puberty and thyroid dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misbah Razzaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.959546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1913,77 +1913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaging of a stochastic slow-fast model for population dynamics: application to the development of ovarian follicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ballif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (1), pp.359-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2017,77 +2017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The initial-boundary value problem for the Lifshitz-Slyozov equation with non-smooth rates at the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (04), pp.1975-2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2121,77 +2121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic nonlinear model for somatic cell population dynamics during ovarian follicle activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82 (3), pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,64 +2225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2476,77 +2476,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltoum Chahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67, pp.72-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2580,77 +2580,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling approaches of cellular endocrinology within the hypothalamo-pituitary-gonadal axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Crépieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,351 +2695,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis and calibration of a linear model for structured cell populations with unidirectional motion : Application to the morphogenesis of ovarian follicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79 (1), pp.207-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1161336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362523v1</w:t>
+                <w:t xml:space="preserve">hal-01852560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and calibration of a linear model for structured cell populations with unidirectional motion : Application to the morphogenesis of ovarian follicles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Landomiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 79 (1), pp.207-229. </w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1161336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01852560v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in computational modeling approaches of pituitary gonadotropin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Yvinec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), pp.799-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3077,64 +3077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Becker-Doring Process: Pathwise Convergence and Phase Transition Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 177 (5), pp.506-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3319,64 +3319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi steady state approximation of the small clusters in Becker–Döring equations leads to boundary conditions in the Lifshitz–Slyozov limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (5), pp.1353-1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human luteinizing hormone and chorionic gonadotropin display biased agonism at the LH and LH/CG receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Riccetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3557,64 +3557,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modeling approaches in gonadotropin signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3678,51 +3678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling of FSHR negative allosteric modulators on LH/CGR reveals biased antagonism with implications in steroidogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Jegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,77 +3799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First passage times in homogeneous nucleation: Dependence on the total number of particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic reduction of a model of stochastic gene expression with jump Markov process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (5), pp.1830-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4137,51 +4137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First passage times in homogeneous nucleation and self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 274 (1), pp.84--96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4390,64 +4390,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-arrestins and endocrine-related GPCRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifa Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,64 +4511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The follicle-stimulating hormone signaling network in gonadal cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,90 +4649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow description to dynamically model beta-arrestin signaling networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pascali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pascali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Trefier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Landomiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4930,64 +4930,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic Becker-Döring equations: Past and recent mathematical developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes, Multiscale Modeling, and Numerical Methods for Computational Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5232,51 +5232,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some contributions to the study of population dynamics models and coagulation-fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Probability [math.PR]. Université de Tours, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5326,51 +5326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic modeling in cellular and molecular biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Claude Bernard - Lyon I, 2012. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LYO10154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5429,90 +5429,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal modeling of signaling pathways: impact of endosomal compartmentalization and application to gonadotropin receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Weckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCML 2026 - 2nd Bonn Conference on Mathematical Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bonn Center for Mathematical Life Sciences, Mar 2026, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOME2 2025 - Journée de modélisation mathématique pour l'écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovarian follicle population dynamics along lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMBS 2025 - Journées Math Bio Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5688,64 +5688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Prediction of Intracellular Signaling Behavior via Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jean-Alphonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomath seminar - NCstate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Raleigh (NC), United States. 59p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5865,51 +5865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPCR signaling: bias, kinetics and compartmentalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apports de la modélisation mécaniste et de l'intelligence artificielle à la (recherche en) biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Montpellier, France. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5934,77 +5934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ballif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Medicine Through Mathematics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Richmond (Virginie), United States. 36p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6029,77 +6029,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks about the well-posedness of lifshitz-slyozov's equations with nucleation kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. pp.181-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6133,64 +6133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative dynamics of female germ cell populations : insight from imaging and multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INRAE-INRIA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6215,51 +6215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminar EDP/ProbaStat Laboratoire de Mathématiques et Applications (LMA) de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6284,51 +6284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Mathematical Biology at Duke University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6353,51 +6353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Conference on Mathematical and Theoretical Biology - ECMTB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Mathematical and Theoretical Biology (ESMTB); Society for Mathematical Biology (SMB), Sep 2022, Heidelberg, Germany. pp.110-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6422,51 +6422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario de Ecuaciones Diferenciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Granada, Dec 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6491,51 +6491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reaction Networks Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gonadotropins in the Physiopathology: Current advances in the Mechanisms of Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le studium, Sep 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6629,51 +6629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on the Mathematics of Reaction Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6698,51 +6698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’analyse appliquée A³</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Amiénois de Mathématique Fondamentale et Appliquée, Oct 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6767,51 +6767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modeling of reaction networks. Application to biased signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Group Online Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6830,264 +6830,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian follicle morphogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling GPCR-induced biased signaling Towards a system biology definition of drugs selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompuCell3D Multicell Virtual-Tissue Modeling Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">9th GDR3545-GPCR international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115079v1</w:t>
+                <w:t xml:space="preserve">hal-03115093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical modeling of reaction networks and biased signaling. Mathematics of system biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ovarian follicle morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop of the GDR35 - Bioinformatics and biomathematical approaches to integrate the GPCR signals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, online, France</w:t>
+              <w:t xml:space="preserve">CompuCell3D Multicell Virtual-Tissue Modeling Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727411v1</w:t>
+                <w:t xml:space="preserve">hal-03115079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling GPCR-induced biased signaling Towards a system biology definition of drugs selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dynamical modeling of reaction networks and biased signaling. Mathematics of system biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th GDR3545-GPCR international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-42</w:t>
+              <w:t xml:space="preserve">8th Workshop of the GDR35 - Bioinformatics and biomathematical approaches to integrate the GPCR signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115093v1</w:t>
+                <w:t xml:space="preserve">hal-03727411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Mathematics of complex systems in biology and medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Luminy, France. pp.1-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modeling of reaction networksMathematics of system biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Workshop - ‘bioinformatics and biomathematical approaches to integrate the GPCR signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Networks and molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Luminy, France. pp.1-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7250,51 +7250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model of nucleation Becker-Döring Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,51 +7375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic population dynamics applied to ovarian follicles development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioHasard 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7444,51 +7444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathématique de processus d’assemblage (protéı̈ques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France. pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de populations cellulaires structures : morphogenèse des follicules ovariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOSPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting in gene expression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7703,51 +7703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using dynamical reaction network to infer drugs selectivity in pharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7824,51 +7824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEMRACS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7893,77 +7893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de populations cellulaires structurées Morphogenèse des follicules ovariens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session du GDR Mamovi 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7988,51 +7988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased signaling and L1 penalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ODE Modelling in Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, freibourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8182,51 +8182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model, Nucleation Time in Stochastic Becker-Döring Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Protein Aggregation: Biophysics and Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8245,195 +8245,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maths de la biologie des systèmes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Building GPCR signalisation networks. Example of the FSH receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at the Groupe de travail Bio-Maths Tours/Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">6.Annual Meeting of the CNRS GDR-3545 G Protein-coupled Receptors: from Physiology to Drugs (RCPG-Physio-Med)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794535v1</w:t>
+                <w:t xml:space="preserve">hal-02794534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building GPCR signalisation networks. Example of the FSH receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les maths de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6.Annual Meeting of the CNRS GDR-3545 G Protein-coupled Receptors: from Physiology to Drugs (RCPG-Physio-Med)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminar at the Groupe de travail Bio-Maths Tours/Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794534v1</w:t>
+                <w:t xml:space="preserve">hal-02794535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scales in a coagulation-fragmentation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. BCAM Workshop on Nonlinear Dynamics in Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Basque Center for Applied Mathematics (BCAM). ESP., Sep 2016, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8458,51 +8458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8583,51 +8583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8702,480 +8702,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hingant</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjing Zhuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque PDMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., May 2015, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792548v1</w:t>
+                <w:t xml:space="preserve">hal-02797859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bursting in gene expression model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Changjing Zhuge</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PDMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., May 2015, Saint Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">BIOMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797859v1</w:t>
+                <w:t xml:space="preserve">hal-02792548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
+                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hansen</w:t>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799266v1</w:t>
+                <w:t xml:space="preserve">hal-02799275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
+                <w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
+                <w:t xml:space="preserve">N. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799275v1</w:t>
+                <w:t xml:space="preserve">hal-02799266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t>
               </w:r>
@@ -9200,51 +9200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Heitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9286,51 +9286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting in gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,77 +9394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9489,51 +9489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic single gene expression model: analytical results on bursting and rate production estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,77 +9610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9705,77 +9705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., Mar 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9809,51 +9809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9917,51 +9917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10025,51 +10025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle probabiliste multi-échelle de différentiation cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Travail Maths bio et santé, Laboratoire Jacques-Louis Lions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de premier passage pour le modèle de nucléation aléatoire de Becker-Doring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10219,51 +10219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeles probabiliste de nucléation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10344,51 +10344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinzhi Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10469,51 +10469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeles probabiliste de nucléation-polymérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. d'Orsogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10689,51 +10689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael C. Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10784,51 +10784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10879,51 +10879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10974,51 +10974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Tyran-Kamińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,51 +11069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Nucleation-Polymerization Model of Prion fibrils formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMBAM Seminar Serie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11138,51 +11138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biology Seminar Series at the Center for Mathematical Biology, University of Alberta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11239,51 +11239,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual meeting of the IRN iGPCRnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11308,51 +11308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference : Phosphorylation and G-Protein Mediated Signaling Networks Mechanistic Understanding of G-Protein and Kinase Signaling Leading to Development of Novel Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Waterville Valley, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11621,247 +11621,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the morphogenesis of ovarian follicles: a cell-dynamics based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The translatome of the FSH receptor reveals tha several FSH-responsive signaling effectors are co-translated in primary rat Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trefier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Léon-Huaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606594v1</w:t>
+                <w:t xml:space="preserve">hal-01603078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translatome of the FSH receptor reveals tha several FSH-responsive signaling effectors are co-translated in primary rat Sertoli cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of the morphogenesis of ovarian follicles: a cell-dynamics based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603078v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des contraintes spatiales dans la modélisation dynamique d’un système biologique complexe : le réseau de signalisation FSH</w:t>
               </w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Crépieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean Louis Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11966,307 +11966,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-arrestin 2 barcode of phosphorylation: impact on beta-arrestin-dependent signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameter estimation in signaling systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domitille Heitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vandermoere</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793437v1</w:t>
+                <w:t xml:space="preserve">hal-02740420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation in signaling systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-arrestin 2 barcode of phosphorylation: impact on beta-arrestin-dependent signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vandermoere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Langonné Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t>
+              <w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740420v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bursting and division in a nonlinear cell population model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Biology: from Cells to Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienne, Austria. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12285,221 +12285,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the prion proliferation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting to understand more and more a (simple?) model of stochastic gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRION 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics (ICIAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114887v1</w:t>
+                <w:t xml:space="preserve">hal-03114889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting to understand more and more a (simple?) model of stochastic gene expression</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of the prion proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Caustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hingant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Liautard J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pujo-Menjouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics (ICIAM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">PRION 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114889v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model</w:t>
               </w:r>
@@ -12511,51 +12511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Crauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Liautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,51 +12642,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la signalisation cellulaire à l'aide de modèles mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12704,51 +12704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire et formalisme de modélisation de systèmes dynamiques en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12766,51 +12766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Reaction Network Theory, notations and selected results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12828,51 +12828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piecewise deterministic Markov processes, applications in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Mini-cours chercheur (Laboratoire Jacques Louis-Lions, Université Paris VI), 2015, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12935,64 +12935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary value for a nonlinear transport equation emerging from a stochastic coagulation-fragmentation type model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13010,77 +13010,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a stochastic Becker-Döring model to the Lifschitz-Slyozov equation with boundary value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13098,51 +13098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic reduction of models of stochastic gene expression with bursting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13160,51 +13160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the bursting of gene products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre F. Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13325,51 +13325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F80C6792"/>
+    <w:nsid w:val="FE5AECE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13556,51 +13556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05562673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Weckel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05563333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05562673v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Weckel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05563333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>