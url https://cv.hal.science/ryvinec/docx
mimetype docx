--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,13270 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13218 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romain Yvinec </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ryvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7020-3976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">182662403</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=gLqXl7oAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-4337-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven PINN inference of oocyte dynamics in fish ovaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Thermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536280v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Modeling of GPCR Signaling: The Role of Endosomal Dynamics and Receptor Recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Weckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Darrigade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinesh Jugnarain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562673v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Dudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anil Annamneedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting selectively oxytocin receptor signalling efficiently improves social interaction in Fmr1 KO mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Azzopardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Drobecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pecnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schnider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hormone-regulated dynamics of mRNA distribution on ribosomes in Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tréfier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly León</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cell turnover to model adipocyte size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloïs Dauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 618, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2025.112311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105900v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifurcation analysis of a size-structured population model: Application to oocyte dynamics and ovarian cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (Issue 3), pp.2427 - 2472. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1705147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04699357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-State Stochastic Model of In Vivo Observations of Transcriptional Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Guilherme S. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Prata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varshant Dhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Reinitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (4), pp.150. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13538-025-01785-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05189949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lifshitz–Slyozov type model for adipocyte size dynamics: limit from Becker–Döring system and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 88 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-02036-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling of adipocyte size distributions: identifiability and parameter estimation from rat data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Giacobbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 581, pp.111747. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2024.111747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141173v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-time asymptotic of the Lifshitz-Slyozov equation with nucleation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kinetic and Related Models </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (5), pp.755-773. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/krm.2023041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear compartmental modeling to monitor ovarian follicle population dynamics on the whole lifespan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ballif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (9), pp.43. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-024-02108-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739205v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling compartmentalization within intracellular signaling pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alamichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussen Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Quiblier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 77, pp.100-122. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202477100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of deep learning applications in precocious puberty and thyroid dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misbah Razzaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.959546. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2022.959546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging of a stochastic slow-fast model for population dynamics: application to the development of ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ballif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 82 (1), pp.359-380. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/21M1409615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic nonlinear model for somatic cell population dynamics during ovarian follicle activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (3), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-021-01561-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The initial-boundary value problem for the Lifshitz-Slyozov equation with non-smooth rates at the boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinearity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (04), pp.1975-2017. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6544/abd3f3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-stationary distribution and metastability for the stochastic Becker-Döring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/21-ECP411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacological characterization of low molecular weight biased agonists at the follicle stimulating hormone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Benevelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Sposini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Lehoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (18), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale population dynamics in reproductive biology: singular perturbation reduction in deterministic and stochastic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Chahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67, pp.72-99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/202067006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling approaches of cellular endocrinology within the hypothalamo-pituitary-gonadal axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 518, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2020.110877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and calibration of a linear model for structured cell populations with unidirectional motion : Application to the morphogenesis of ovarian follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79 (1), pp.207-229. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1161336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852560v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased signaling and allosteric modulation at the FSHR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.148. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2019.00148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in computational modeling approaches of pituitary gonadotropin signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Opinion on Drug Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (9), pp.799-813. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17460441.2018.1501025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Becker-Doring Process: Pathwise Convergence and Phase Transition Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177 (5), pp.506-527. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-019-02377-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-arrestin signalling and bias in hormone-responsive GPCRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie P. Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 449, pp.28-41. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2017.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi steady state approximation of the small clusters in Becker–Döring equations leads to boundary conditions in the Lifshitz–Slyozov limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.1353-1384. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n5.a7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human luteinizing hormone and chorionic gonadotropin display biased agonism at the LH and LH/CG receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Riccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Langonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combarnous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-01078-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational modeling approaches in gonadotropin signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poupon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.22-31. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of FSHR negative allosteric modulators on LH/CGR reveals biased antagonism with implications in steroidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenhael Jegot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia-Maria Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 436, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2016.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First passage times in homogeneous nucleation: Dependence on the total number of particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 144 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4940033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic reduction of a model of stochastic gene expression with jump Markov process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Zhuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhi Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68 (5), pp.1051-1070. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-013-0661-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of stochastic gene expression models in the presence of bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (5), pp.1830-1852. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/12090229X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First passage times in homogeneous nucleation and self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (24), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4772598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular distributions in gene regulatory dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 274 (1), pp.84--96. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2011.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-arrestins and endocrine-related GPCRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifa Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Endocrinology in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.445-458, 2021, 978-0-12-819801-8. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00021-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The follicle-stimulating hormone signaling network in gonadal cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gagniac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alfredo Ulloa-Aguirre; Ya-Xiong Tao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular endocrinology in health and disease, Second Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, 486 p., 2021, 9780128198018. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819801-8.00020-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow description to dynamically model beta-arrestin signaling networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beta-arrestins- Methods and protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1957, , 2019, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9158-7_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follicle-stimulating hormone receptor: Advances and remaining challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Pascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Landomiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bozon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G protein-coupled receptors: emerging paradigms in activation, signaling and regulation- Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338 (1ère ed.), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-58, 2018, International Review of Cell and Molecular Biology, 978-0-12-813772-7. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.ircmb.2018.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deterministic and stochastic Becker-Döring equations: Past and recent mathematical developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes, Multiscale Modeling, and Numerical Methods for Computational Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-204, 2016, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62627-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic and Piecewise Deterministic models in Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cloez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dessalles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Genadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.225-245, 2017, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/proc/201760225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some contributions to the study of population dynamics models and coagulation-fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probability [math.PR]. Université de Tours, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03138658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling in cellular and molecular biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">General Mathematics [math.GM]. Université Claude Bernard - Lyon I, 2012. English. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LYO10154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00749633v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal modeling of signaling pathways: impact of endosomal compartmentalization and application to gonadotropin receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Weckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jean-Alphonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCML 2026 - 2nd Bonn Conference on Mathematical Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bonn Center for Mathematical Life Sciences, Mar 2026, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOME2 2025 - Journée de modélisation mathématique pour l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian follicle population dynamics along lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMBS 2025 - Journées Math Bio Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Prediction of Intracellular Signaling Behavior via Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Jean-Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misbah Razzaq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMBig 2025 - 12th International Conference on Information Management and Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juan Antonio Lossio-Ventura, and Hugo Alatrista-Salas, Oct 2025, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPCR signaling: bias, kinetics and compartmentalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apports de la modélisation mécaniste et de l'intelligence artificielle à la (recherche en) biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Montpellier, France. 25p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ballif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Medicine Through Mathematics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Richmond (Virginie), United States. 36p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomath seminar - NCstate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Raleigh (NC), United States. 59p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks about the well-posedness of lifshitz-slyozov's equations with nucleation kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Hyperbolic Problems: Theory, Numerics, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain. pp.181-191, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55260-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dynamics of female germ cell populations : insight from imaging and multiscale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INRAE-INRIA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminar EDP/ProbaStat Laboratoire de Mathématiques et Applications (LMA) de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Mathematical Biology at Duke University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scale separation in life-long ovarian follicles population dynamics model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Conference on Mathematical and Theoretical Biology - ECMTB 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Mathematical and Theoretical Biology (ESMTB); Society for Mathematical Biology (SMB), Sep 2022, Heidelberg, Germany. pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario de Ecuaciones Diferenciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Granada, Dec 2022, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Becker-Döring model: large population and large time results for phase transition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reaction Networks Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gonadotropins in the Physiopathology: Current advances in the Mechanisms of Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le studium, Sep 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Becker-Döring model: Large population and large time results for phase transition phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar on the Mathematics of Reaction Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’analyse appliquée A³</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Amiénois de Mathématique Fondamentale et Appliquée, Oct 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modeling of reaction networks. Application to biased signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping Group Online Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling GPCR-induced biased signaling Towards a system biology definition of drugs selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th GDR3545-GPCR international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian follicle morphogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CompuCell3D Multicell Virtual-Tissue Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modeling of reaction networks and biased signaling. Mathematics of system biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Workshop of the GDR35 - Bioinformatics and biomathematical approaches to integrate the GPCR signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling (some aspects of ) the female reproductive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Mathematics of complex systems in biology and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Luminy, France. pp.1-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical modeling of reaction networksMathematics of system biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Workshop - ‘bioinformatics and biomathematical approaches to integrate the GPCR signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France. pp.1-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic biased signaling: towards a system biology definition of drugs selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Month on Mathematical Issues in Biology - Networks and molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Luminy, France. pp.1-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model of nucleation Becker-Döring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic population dynamics applied to ovarian follicles development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioHasard 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation mathématique de processus d’assemblage (protéı̈ques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere réunion du GDR MéDynA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sainte-Montaine, France. pp.1-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de populations cellulaires structures : morphogenèse des follicules ovariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATMOSPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting in gene expression model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjiing Zhuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhi Lei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reverse mathematical methods for reconstructing molecular dynamics in single cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Pise, Italy. pp.1-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dynamical reaction network to infer drugs selectivity in pharmacology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France. pp.1-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling (some aspects of) the female reproductive system : Gonadotropin and follicular dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMRACS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biased signaling and L1 penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ODE Modelling in Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, freibourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de populations cellulaires structurées Morphogenèse des follicules ovariens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session du GDR Mamovi 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probalistic and piecewise deterministic models in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Cloez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Dessalles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Genadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Malrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Marguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS 2016. Phénomènes complexes et hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Aug 2016, Grenoble, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales in a coagulation-fragmentation model, Nucleation Time in Stochastic Becker-Döring Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Protein Aggregation: Biophysics and Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building GPCR signalisation networks. Example of the FSH receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Annual Meeting of the CNRS GDR-3545 G Protein-coupled Receptors: from Physiology to Drugs (RCPG-Physio-Med)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maths de la biologie des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar at the Groupe de travail Bio-Maths Tours/Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales in a coagulation-fragmentation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. BCAM Workshop on Nonlinear Dynamics in Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basque Center for Applied Mathematics (BCAM). ESP., Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation time in stochastic Becker-Doring model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Institute of Mathematical Science (AIMS). USA., Jul 2016, Orlando, United States. 45 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic coagulation-fragmentation models for the study of protein aggregation phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Dynamical Systems in Biology: Numerical Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isaac Newton Institute. GBR., Jan 2016, Cambridge, United Kingdom. 31 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Optimization and Control in Systems and Synthetic Biology DOC'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accute parameter optimization leads to predictive dynamical models for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Environmental and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). FRA., Apr 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting in gene expression model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Zhuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PDMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., May 2015, Saint Martin de Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Becker-Doring to Lifshitz-Slyozov: deriving the boundary condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOMAT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Nacional de Matemática Pura e Aplicada. BRA., Mar 2015, Cabo Frio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate parameter optimization leads to predictive dynamical models for systems biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Azé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journée du projet CASCIMODOT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Orléans (UO). FRA. Université François Rabelais (Tours)., Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting in gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Zhuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PDMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation time in coagulation-fragmentation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation Aléatoire et Statistique de la SMAI (Société de Mathématiques Appliquées et Industrielles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles (SMAI). FRA., Jun 2015, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic single gene expression model: analytical results on bursting and rate production estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjiing Zhuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhi Lei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICB Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Munich, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage du discret au continu pour un modèle d'agrégation fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Probabilités et Théorie Ergodique, ( LMPT )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Becker-Döring to Lifshitz-Slyozov: deriving the non-local boundary condition of a non-linear transport equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiscale and Hybrid Modelling in Cell and Cell Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pierre et Marie Curie - Paris 6 (UPMC). Paris, FRA., Mar 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/itmconf/20150500017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak-Czochra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Conference on Mathematical and Theoretical Biology - ECMTB14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chalmers University of Technology. SWE., Jun 2014, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards nonlinear cell population model structured by molecular content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marciniak-Czochra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structured Integro-Differential models in Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna International Science Conferences and Events Association. AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle probabiliste multi-échelle de différentiation cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Maths bio et santé, Laboratoire Jacques-Louis Lions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de premier passage pour le modèle de nucléation aléatoire de Becker-Doring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire de Mathématiques Appliquées de Compiègne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhi Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre F. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de probabilités 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeles probabiliste de nucléation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'été Modélisation en dynamique des populations et évolution, Probabilité et EDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, La Londe-Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeles probabiliste de nucléation-polymérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria R. d'Orsogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Modélisation Mathématiques et Calcul Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeles stochastiques d'expression des genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Zhuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des thésards du Centre de Mathématiques Appilquées de Polytechnique (CMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changjing Zhuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Stochastic Analysis and its Applications (ICSAA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Nucleation-Polymerization Model of Prion fibrils formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBAM Seminar Serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMB Annual Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rio de Janerio, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic and Extrinsic Noise Effects on Molecular Distributions in Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Systems Biology, (ICSB 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic self-regulated gene expression model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Tyran-Kamińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael C. Mackey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International workshop on Differential and Integral Equations with Applications in Biology and Medicine (DIEBM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mytilène, Samos island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biology Seminar Series at the Center for Mathematical Biology, University of Alberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th annual meeting of the IRN iGPCRnet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Barcelone, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KINETIC BIASED AND COMPARTMENTALIZED SIGNALING : A SYSTEM BIOLOGY APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference : Phosphorylation and G-Protein Mediated Signaling Networks Mechanistic Understanding of G-Protein and Kinase Signaling Leading to Development of Novel Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Waterville Valley, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Ovarian Folliculogenesis: Morphogenesis and Population Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keltoum Chahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REPROSCIENCES 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KINETIC BIASED SIGNALING : A SYSTEM BIOLOGY DEFINITION OF DRUGS SELECTIVITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depascali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Akiliayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nataraja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème conférence internationale GDR3545-GPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The translatome of the FSH receptor reveals tha several FSH-responsive signaling effectors are co-translated in primary rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Trefier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Léon-Huaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Musnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of the morphogenesis of ovarian follicles: a cell-dynamics based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes spatiales dans la modélisation dynamique d’un système biologique complexe : le réseau de signalisation FSH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Akli Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation in signaling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Heitzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gonadotropins &amp; Receptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tours, France. , 2014, ICGRIII International Conference on Gonadotropins &amp; Receptors</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beta-arrestin 2 barcode of phosphorylation: impact on beta-arrestin-dependent signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandermoere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Cassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Langonné Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Meeting of the GDR 3545 RCPG-PhysioMed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting and division in a nonlinear cell population model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Biology: from Cells to Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienne, Austria. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to understand more and more a (simple?) model of stochastic gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on Industrial and Applied Mathematics (ICIAM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the prion proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Liautard J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRION 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Model of Prion's Disease: Nucleation-Polymerisation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Liautard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pujo-Menjouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Annual McGill Biophysical Chemistry Symposium, McGill University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la signalisation cellulaire à l'aide de modèles mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocabulaire et formalisme de modélisation de systèmes dynamiques en biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Reaction Network Theory, notations and selected results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise deterministic Markov processes, applications in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Mini-cours chercheur (Laboratoire Jacques Louis-Lions, Université Paris VI), 2015, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary value for a nonlinear transport equation emerging from a stochastic coagulation-fragmentation type model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a stochastic Becker-Döring model to the Lifschitz-Slyozov equation with boundary value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Hingant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic reduction of models of stochastic gene expression with bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the bursting of gene products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre F. Ramos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId302"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13325,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE5AECE7"/>
+    <w:nsid w:val="BCC0D473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13556,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05562673v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Weckel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05563333v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ryvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7020-3976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182662403" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=gLqXl7oAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-4337-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05536280v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fostier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lesage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Yvinec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05562673v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Weckel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gourdon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinesh Jugnarain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schnider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869030v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tr&#233;fier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105900v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Dauger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Audebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2025.112311" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699357v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1705147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Guilherme S. da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Prata" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varshant Dhar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reinitz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13538-025-01785-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Meyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02036-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141173v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Giacobbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Soula" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111747" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098262v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Calvo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hingant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2023041" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739205v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ballif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-024-02108-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098543v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alamichel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Latrach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202477100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824764v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misbah Razzaq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2022.959546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1409615" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02057983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-021-01561-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109431v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abd3f3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110670v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-ECP411" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pascali" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Benevelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sposini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lehoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189850" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03047923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltoum Chahour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Postel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046096v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2020.110877" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852560v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1161336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Landomiel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Raynaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean-Alphonse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00148" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2018.1501025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02377-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2017.01.052" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608844v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n5.a7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Riccetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klett" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combarnous" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01078-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409338v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.04.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409332v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Dias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia-Maria Poli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.07.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjing Zhuge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhi Lei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Mackey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-013-0661-y" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mackey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/12090229X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. d'Orsogna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4772598" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Tyran-Kami&#324;ska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2011.01.020" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifa Tahir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bozon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00021-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gagniac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819801-8.00020-X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374486v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9158-7_13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trefier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/bookseries/international-review-of-cell-and-molecular-biology/vol/338/suppl/C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ircmb.2018.02.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512134v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1609.00697" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62627-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dessalles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Genadot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marguet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760225" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03138658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749633v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LYO10154" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05563333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444872v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05444857v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Romero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jean-Alphonse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288959v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288985v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55260-1_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194053v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194057v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194064v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727416v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115093v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115079v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727411v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115069v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115087v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115063v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115106v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115057v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiing Zhuge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115049v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785169v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595098v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794535v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797058v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795563v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Heitzler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Hansen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Az&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799266v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792548v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793656v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797860v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794818v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115039v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741964v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/itmconf/20150500017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797850v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackey" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marciniak-Czochra" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797854v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115016v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115032v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre F. Ramos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115008v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115006v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115001v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114819v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133868v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133870v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114866v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288502v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115082v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depascali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akiliayoub" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nataraja" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palmer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly L&#233;on-Huaman" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606594v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793437v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandermoere" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cassier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Langonn&#233; Gallay" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114889v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114887v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caustre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hingant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Liautard J." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pujo-Menjouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Crauste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Liautard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727337v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727380v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795547v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801324v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123221v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651588v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>