--- v0 (2026-03-30)
+++ v1 (2026-05-07)
@@ -66,1492 +66,1492 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensive adaptive changes in bat interferon pathway reveal specific molecular functions at the forefront of host–virus coevolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive duplication and functional diversification of Protein kinase R contribute to the uniqueness of bat-virus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Culbertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil El Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification de la protéine kinase R contribue à la spécificité des interactions entre chauves–souris et virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 348, pp.35 - 41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crbiol.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species delineation and genetic structure of two Chaerephon species ( C. pusillus and C. leucogaster ) on Madagascar and the Comoro archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Tidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Portanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.e9566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.9566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive duplication and genetic diversification of protein kinase R contribute to the specificity of bat-virus interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Culbertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil El Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de la Myre Mory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (47), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add7540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDV-Like Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Pérez-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pereira de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13071207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Hepatitis B Virus Receptor NTCP Reveals Differential Pathogenicities and Species Specificities of Hepadnaviruses in Primates, Rodents, and Bats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel de Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Ngoubangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosset François-Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01738-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low effective population sizes in Amblyomma variegatum, the tropical bont tick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rivallan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Adakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.93-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal genetic variation of the biting midge vector species Culicoides imicola (Ceratopogonidae) Kieffer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Setier-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Goffredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-016-1426-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range expansion of the Bluetongue vector, Culicoides imicola, in continental France likely due to rare wind-transport events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonito Pages Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Burgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep27247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of the Mediterranean basin by the vector biting midge species Culicoides imicola: an old story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lombaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Walton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (22), pp.5707-5725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.13422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01375024v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">hal-03761751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1569,51 +1569,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low effective population sizes in &amp;lt;em&amp;gt;Amblyomma variegatum&amp;lt;/em&amp;gt; in West Africa: implication for the sustainability of acaricide-based control programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,51 +1726,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do they come from? Where do they go? Population genetics studies on &amp;lt;em&amp;gt;Culicoides&amp;lt;/em&amp;gt; biting midges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Culicoides imicola&amp;lt;/em&amp;gt;, biting midge species: a recent invader species in the Mediterranean basin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1989,51 +1989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of &amp;lt;em&amp;gt;Culidoides imicola&amp;lt;/em&amp;gt; (Diptera Ceratopogonidae), biting midge vector species of Orbivirus: expansion and colonization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,51 +2101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Amblyomma variegatum&amp;lt;/em&amp;gt;, cas d’une tique colonisatrice : phylogéographie au niveau mondial et structuration dans un territoire colonisé, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.170" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998416v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9566" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Culbertson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena P&#233;rez-Vargas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071207" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309315v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel de Bernardo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01738-18" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivallan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adakal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vachiery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Setier-Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goffredo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1426-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pages Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Burgin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27247" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375024v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restrepo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13422" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Adakal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gardes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil El Filali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Culbertson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de la Myre Mory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975425v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.170" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7540" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271266v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena P&#233;rez-Vargas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pereira de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosset Fran&#231;ois-Lo&#239;c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13071207" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pons" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel de Bernardo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Ngoubangoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01738-18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rivallan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Adakal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vachiery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Setier-Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Goffredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1426-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonito Pages Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Talavera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Burgin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Walton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Restrepo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13422" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rivallan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Adakal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791242v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Gardes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mignotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Balenghien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797451v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chevillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797149v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>