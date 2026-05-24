--- v0 (2026-03-04)
+++ v1 (2026-05-24)
@@ -1135,259 +1135,409 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02489517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summary of the Findings of NEA WPNCS Subgroup 16 on the 0E2 Benchmarks for PWR UO2 Decay Heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rochman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Amundson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Algora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Álvarez Velarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D Bess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NEA/WKP(2025)7, Nuclear energy Agency (NEA). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of positive distribution law for nuclear data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4, pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjn/2018047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02304354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of probability tables for propagating uncertainties in neutronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coste-Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anucene.2016.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02421890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of deterministic and stochastic approaches for isotopic concentration estimation on elementary fission pulse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1406,195 +1556,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tsilanizara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, WONDER-2015 – 4th International Workshop On Nuclear Data Evaluation for Reactor applications, 111, pp.09002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201611109002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la circulation océanique en manche, golfe de gascogne, ouest-portugal et golfe de cadix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Louazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Pineau-Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales hydrographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (775), pp.3-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1604,194 +1754,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic model of PWR fast fluence for uncertainity propagations with the code APOLLO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Lautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mary Helen Sparks; K. Russell DePriest; David W. Vehar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactor Dosimetry - 16th International Symposium (STP 1608)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1608, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASTM International, 100 Barr Harbor Drive, PO Box C700, West Conshohocken, PA 19428-295</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.446-457, 2017, 978-0-8031-7661-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP160820170048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02421728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1938,51 +2088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Entringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Giffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mengelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Honta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsilanizara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T30681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td. Huynh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tsilanizara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Jaboulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jaboulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304354v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421890v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste-Delclaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Diop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.11.044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611109002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louazel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mosca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouvel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacaze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lautard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP160820170048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Entringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carmouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Giffard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mengelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04501140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Honta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lahaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsilanizara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/T30681" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Td. Huynh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416213v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Tsilanizara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bittar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaglio-Gaudard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buiron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lebrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-D. Huynh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Jaboulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourganel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Huynh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jaboulay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Trama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05626786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rochman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Amundson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Algora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco &#193;lvarez Velarde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D Bess" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02304354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2018047" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste-Delclaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm. Diop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.11.044" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491647v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611109002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pineau-Guillou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Baraille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mosca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouvel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lacaze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lautard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astm.org/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP160820170048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>